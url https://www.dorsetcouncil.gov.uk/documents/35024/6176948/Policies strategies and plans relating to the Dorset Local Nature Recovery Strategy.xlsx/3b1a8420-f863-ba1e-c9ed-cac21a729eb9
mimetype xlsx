--- v0 (2025-10-06)
+++ v1 (2026-07-07)
@@ -4,139 +4,121 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dorsetcc.sharepoint.com/sites/LNRSDorset-RAandSAsspace/Shared Documents/RA-SA Group (DC, BCP, NE)/9. LNRS strategy docs/supporting documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dorsetcc.sharepoint.com/sites/LNRSDorset-RAandSAsspace/Shared Documents/RA-SA Group (DC, BCP, NE)/9. LNRS strategy docs/3. Final draft/edited supporting documents/final versions Nov25/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{BF82B559-0BAF-4E03-A6C5-11847A010F1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{72F3DB4A-9D6A-4A26-BF42-30808A3DCFC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{B0AC7178-D472-41BC-B5C2-4CDD686D06D4}"/>
+    <workbookView xWindow="30" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{B0AC7178-D472-41BC-B5C2-4CDD686D06D4}"/>
   </bookViews>
   <sheets>
     <sheet name="Policies, stragies and plans" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Policies, stragies and plans'!$1:$2</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{799792E9-EFF1-4797-919A-911016E07D0B}" keepAlive="1" name="Query - Table1" description="Connection to the 'Table1' query in the workbook." type="5" refreshedVersion="0" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Table1;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table1]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="953" uniqueCount="498">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1281" uniqueCount="598">
   <si>
     <t>Lead organisation</t>
   </si>
   <si>
     <t>Area covered</t>
   </si>
   <si>
     <t>Purpose and scope</t>
   </si>
   <si>
     <t>Time range</t>
   </si>
   <si>
     <t>Priorities relating to nature recovery</t>
   </si>
   <si>
     <t>Actions proposed relating to the priority</t>
   </si>
   <si>
     <t xml:space="preserve">Which Dorset local nature recovery strategy priorities does it contribute to? </t>
   </si>
   <si>
     <t>1. Increase and enhance grassland across Dorset by creating more species-rich, larger, better-managed, and interconnected areas.</t>
-  </si>
-[...19 lines deleted...]
-    <t>12. Dorset’s priority species needing bespoke conservation action are supported and sustained.</t>
   </si>
   <si>
     <t>BCP Council</t>
   </si>
   <si>
     <t>BCP Council area</t>
   </si>
   <si>
     <t>Help to shape the council’s strategic future direction for parks and greenspace management. It will also inform the council’s approach to the provision of green infrastructure through land use planning.</t>
   </si>
   <si>
     <t>2022-2031</t>
   </si>
   <si>
     <t xml:space="preserve">Landscape-scale green places and connections
 </t>
   </si>
   <si>
     <t>The Stour Valley Park - a major new strategic park for the city-region and South East Dorset</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>The Coastal Nature Park - a unique space for wildlife and people above our award_x0002_winning beaches</t>
@@ -147,239 +129,108 @@
 Avon Valley Trail, Chines Trails, 
 Bourne Valley Trail</t>
   </si>
   <si>
     <t>The Heathland Purple Line - improving the condition and connectivity of our internationally important Dorset Heaths</t>
   </si>
   <si>
     <t>Urban nature recovery</t>
   </si>
   <si>
     <t>Urban nature recovery sites - making space for nature to help meet the challenges of climate change, reversing biodiversity loss and healthy urban living</t>
   </si>
   <si>
     <t>Maximising the potential of our green spaces</t>
   </si>
   <si>
     <t>Multi-functional greenspaces delivering nature recovery, enhanced recreation opportunities, health and wellbeing and climate change benefits</t>
   </si>
   <si>
     <t>Dorset National Landscape</t>
   </si>
   <si>
     <t>Dorset National Landscape area</t>
   </si>
   <si>
-    <t>For guiding and inspiring action that will bring us closer to achieving the vision - a future in which the management of the landscape and designation is the best example of how protected landscapes can stimulate truly sustainable develop and land management</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-2024</t>
   </si>
   <si>
-    <t>Management of land and sea conserves and enhances natural heritage, natural assets, ecosystem flows and the services they provide</t>
-[...40 lines deleted...]
-  <si>
     <t>Cranborne Chase National Landscape</t>
   </si>
   <si>
     <t>Cranborne Chase National Landscape area</t>
   </si>
   <si>
-    <t>In 2030, the Cranborne Chase AONB will be an inspirational example of sustainable management in action</t>
-[...46 lines deleted...]
-  <si>
     <t>Dorset Council</t>
   </si>
   <si>
     <t>Dorset Council area</t>
   </si>
   <si>
     <t>Our vision is for a carbon neutral, nature positive and resilient Dorset achieved through a clean, green and fair transition and that generates prosperous, stronger and healthier communities.</t>
   </si>
   <si>
     <t>2023-2025</t>
   </si>
   <si>
     <t>Local communities benefit from a sustainable rural economy, based on the resources of the AONB, that also conserves and enhances its landscape character and special qualities</t>
   </si>
   <si>
     <t>Protect and enhance Dorset’s ecological network in development and along our highways: Apply the mitigation hierarchy in siting and design to avoid biodiversity or pollution impacts as a priority. Measures should expand and enhance our network to support a range of ecosystem services in line with our Local Nature Recovery Strategy, Biodiversity Appraisal Protocol, Biodiversity Net Gain and planning policy.</t>
   </si>
   <si>
     <t>Develop to high standards that cuts operational and embodied carbon, energy, water, and materials use, protects and enhances nature, and ensures climate resilience.</t>
   </si>
   <si>
     <t>Transition the council farms estate to low-emission and nature-positive food production, like agroecological, regenerative, water efficient, and catchment management practices; and identify opportunities for habitat creation or restoration where appropriate.</t>
   </si>
   <si>
     <t>Support the shift to locally secure, low-emission, nature-positive food production and diets.</t>
   </si>
   <si>
     <t>Facilitate low-emission and nature-positive agri-fisheries practices in Dorset by promoting positive land and water management practices and technologies, grant opportunities and clustering through trusted champions and peers, helping to foster whole-farm advisory capacity, and supporting business resilience (such as via payments for ecosystem services like soil carbon or nutrient mitigation). Also encourage a shift to ecosystem-based fisheries management and sustainable aquaculture through trusted organisations that empower industry to secure sustainable fish populations and extensive seafloor habitats.</t>
   </si>
   <si>
     <t>Identify and implement opportunities to support more community growing such as through allotments and orchards, by identifying opportunities on council land, working with town and parish councils, and by embedding it in the refreshed Local Plan.</t>
   </si>
   <si>
     <t>Take action on own estate by working with our council farm tenants to ensure good land and watercourse management, extending cut and collect verge management, and reviewing chemical use and storage. We will identify opportunities to deliver on our estate through holistic evaluation of its optimal use (including for revenue generation from Biodiversity Net Gain, carbon, flood or nutrient mitigation credits).</t>
   </si>
   <si>
     <t>Protect and restore Dorset’s land, rivers, freshwater and sea habitats by making nature bigger, better and more joined-up for biodiversity, carbon, flood resilience, and wider benefits.</t>
   </si>
   <si>
     <t>Create and embed a Local Nature Recovery Strategy by working with Dorset’s communities to determine evidence-based priorities and maps, in support of the right habitat in the right place and multiple ecosystem services. We will align use of existing policy like the council’s Biodiversity Protocol and integrate it further into new policy. We will develop an integrated approach to Biodiversity Net Gain, natural carbon sequestration and storage, compensation, Green Infrastructure, water quality and natural flood management.</t>
   </si>
   <si>
     <t>Enable wider delivery and mainstream nature-based solutions, including through enabling and supporting partnership, landscape-scale and whole-catchment approaches and working to influence key stakeholders like water companies. Together we will promote best practice, seek resource for site management and enforcement, guide on greenspace and garden management, encourage greenspace champions in local councils, and explore green finance opportunities like for commercial sequestration. We will promote the health benefits of nature and ensure well maintained rights of way and public greenspace.</t>
   </si>
   <si>
     <t xml:space="preserve">BCP Council </t>
   </si>
   <si>
     <t>Some actions for BCP Council, some for BCP Council area</t>
-  </si>
-[...36 lines deleted...]
-    <t>Investigate natural flood defence and coastal protection opportunities for intertidal habitat creation (e.g. saltmarsh), which can store more carbon than woodland (53% Nature)</t>
   </si>
   <si>
     <t>The 2050 Urban Forest Strategy for Bournemouth, Christchurch and Poole provides a vision, key guiding principles, and priorities for action so that residents, visitors and businesses in our conurbation get the most from trees both now an in the future.
 By 2050 Bournemouth, Christchurch and Poole will be home to a sustainable urban forest delivering benefits to people and wildlife in every neighbourhood, according to its character and needs.
 Trees and woodlands, regardless of ownership, will be managed in balance with our valuable open heathland habitats as a critical infrastructure and a positive investment underpinning healthy lives in a nature-rich setting.
 Our urban forest will attract widespread stewardship amongst residents, young and old, businesses, developers, landowners, council departments and other public, private, and not for profit partners.</t>
   </si>
   <si>
     <t>2023-2050</t>
   </si>
   <si>
     <t>Develop, implement, and update Neighbourhood Tree Action Plans (NTAPs) as best practice mechanisms to facilitate tree planting and enhancements to existing trees where most needed.</t>
   </si>
   <si>
     <t>Grow the urban forest providing access to trees for all residents.</t>
   </si>
   <si>
     <t>Continue to pursue opportunities for new tree planting in parks, where appropriate.</t>
   </si>
   <si>
     <t>Consistently utilise the full range of benefits trees can provide.</t>
   </si>
   <si>
     <t>Increase the use of trees to reduce highways environmental impacts, such as flooding and overheating</t>
   </si>
@@ -519,54 +370,50 @@
     <t>Achieve favourable management and enhancement of ancient and species rich hedgerows.</t>
   </si>
   <si>
     <t>target grants for planting to sites which link or reinforces existing hedges/create corridors between other features/help control run-off, using native species</t>
   </si>
   <si>
     <t>Increase the length of species-rich hedgerows in Dorset.</t>
   </si>
   <si>
     <t>make hedgerow grants more widely available</t>
   </si>
   <si>
     <t>Increase the extent of arable land that is managed sympathetically for biodiversity</t>
   </si>
   <si>
     <t>promote entry into CS arable options in suitable locations to benefit key species</t>
   </si>
   <si>
     <t>Ensure that the needs of priority species associated with arable habitats are met</t>
   </si>
   <si>
     <t>promote biodiversity benefits or organic farming through initiatives that link local food to the Dorset landscape</t>
   </si>
   <si>
     <t>Improve knowledge of arable biodiversity in Dorset through survey, research and monitoring</t>
-  </si>
-[...2 lines deleted...]
-provide advise on management of ponds for great crested newts in north and east Dorset</t>
   </si>
   <si>
     <t>Retain and enhance the existing range and value of open water habitats by appropriate management.</t>
   </si>
   <si>
     <t>Promote the retention, creation and enhancement of buffer zones and sympathetic land use around water bodies</t>
   </si>
   <si>
     <t xml:space="preserve">develop strategic invasive plant control programmes with district council </t>
   </si>
   <si>
     <t>To reverse historical habitat degradation and fragmentation of freshwater habitats and restore the functioning and quality of wetland ecosystems</t>
   </si>
   <si>
     <t xml:space="preserve">develop a strategic water vole recovery programme through mink control </t>
   </si>
   <si>
     <t>promote SUDS as a pre-requisite for new developments</t>
   </si>
   <si>
     <t>set up working groups to identify strategic opportunities for reversing fragmentation and isolation through habitat creation, enabling more sustainable management</t>
   </si>
   <si>
     <t>ensure structure and implementation of aagri-environemnt schemes achieves maximum wildlife benefits</t>
   </si>
@@ -675,107 +522,80 @@
   <si>
     <t>England</t>
   </si>
   <si>
     <t>The nation's forests provide the most valuable places for wildlife to thrive and expand in England</t>
   </si>
   <si>
     <t>2022-2026</t>
   </si>
   <si>
     <t>The Partnerships champion using nature-based solutions within established constraints to improve hydrological and ecological connectivity within the catchments. This includes supporting partners to develop work which provides rivers capacity to behave naturally, and reduce food impacts on downstream communities.</t>
   </si>
   <si>
     <t>We will maintain and improve the condition of our SSSIs, in line with the 25 Year Environment Plan commitment to improve to 75% favourable condition by 2042. We will aim for 100% of our NNRs to be in favourable condition by 2042</t>
   </si>
   <si>
     <t>Protecting sites</t>
   </si>
   <si>
     <t>As part of our 2013 open habitats strategy we committed to increase the amount of open habitats on land we manage from 16.8% in 2013, to 21.1% by 2060. In 2022 we stand at 18.9% open habitat, with over 5,000 ha created since 2013. We will also ensure we are building not only bigger, but more-connected open habitats.</t>
   </si>
   <si>
     <t xml:space="preserve"> Creating networks of open and dynamic habitats</t>
   </si>
   <si>
-    <t>Ancient Semi-Natural Woodland (ASNW) is a biodiversity rich habitat which has been cultivated and managed by people for centuries. In line with the England Tree Action Plan and the Keepers of Time update, here we reinforce our 2007 commitment to restore all 42,814 ha of our Plantations on Ancient Woodland Sites (PAWS)
-[...4 lines deleted...]
-  <si>
     <t>Ancient woodlands and trees of special interest</t>
   </si>
   <si>
     <t xml:space="preserve">Over the entire biodiversity plan period (2022-26) each of our districts will be actively working on at least one species reintroduction project in either feasibility, release, or monitoring stages
 We will continue to reintroduce species 
 across all districts, and will actively engage and align future 
 projects with the Species Reintroduction Task Force. Our focus 
 will be on those ecosystem engineers and keystone species that help to restore fully functioning ecosystems. </t>
   </si>
   <si>
     <t>y</t>
   </si>
   <si>
     <t>Restoring species</t>
   </si>
   <si>
     <t>We will establish 6,000 more hectares of wild core areas within our forest landscapes. These areas will be places of innovation to rebuild biodiversity by restoring natural processes</t>
   </si>
   <si>
     <t>Ringwood North
 Ashley Heath &amp; Jack’s Garden
 Hurn &amp; Ramsdown
 West Moors &amp; 3 Legged Cross
 Uddens, Cannon Hill &amp; Whitesheet
 Queen’s Copse</t>
   </si>
   <si>
     <t>Forest Plans define the long term vision for a woodland or a collection of woodlands, usually looking 50 to 100 years ahead. They set objectives and illustrate how management will move towards achieving this vision in the initial 10 years. Forest Plans largely deal with silvicultural management and not the management of non-forestry activities which may arise during the plan period.</t>
   </si>
   <si>
-    <t>2020-2030</t>
-[...19 lines deleted...]
-  <si>
     <t>Jurassic Coast Trust</t>
   </si>
   <si>
     <t>Jurassic Coast World Heritage Site</t>
   </si>
   <si>
     <t>sets out the key actions and outcomes for each of the strategic objectives in the Jurassic coast Partnership Plan 2020-2025.</t>
   </si>
   <si>
     <t>2020-2025</t>
   </si>
   <si>
     <t>Manage woodlands through increased diversity of species and age that will be better-suited to meeting the multiple challenges of predicted climate change</t>
   </si>
   <si>
     <t>Advocate for sustainable coastal management</t>
   </si>
   <si>
     <t>Preparing the World Heritage Site for Climate Change impacts</t>
   </si>
   <si>
     <t>Review the following;
 emerging strategies and opportunities for nature recovery through Defra
 role of Nature recovery areas
  An Environmental Land Management scheme to create a naturalised strip of cliff top along the length of the WHS</t>
@@ -953,89 +773,50 @@
     <t>Seek opportunities for pond creation through SuDS</t>
   </si>
   <si>
     <t>Ensure that coastal SSSIs are maintained in favourable condition, including management of grasslands and allowing natural processes such as erosion of soft cliffs.</t>
   </si>
   <si>
     <t>Identify new areas for restoration along the coast on a strategic basis, focusing on de-fragmentation and allowing natural processes to occur, thus rolling back a corridor of semi-natural habitat as cliffs erode.</t>
   </si>
   <si>
     <t>Ensure that all habitats on SSSIs and SNCIs that support veteran trees are in favourable condition</t>
   </si>
   <si>
     <t>Promote the restoration of sites that formerly supported wood pasture, parkland and veteran tree habitat and seek opportunities to expand wood-pasture or parkland habitat</t>
   </si>
   <si>
     <t>Initiate landscape scale reconnection, restoration and management schemes for heathland, guided by the SW Nature Map (e.g. ‘Wild Purbeck’ initiative aiming to join heathland patches between Lulworth and Studland)</t>
   </si>
   <si>
     <t>Hold workshops to look at specific management issues around bare ground invertebrates, wet heath/mire restoration, acid grassland, heathland restoration, rare plants and grassland fungi</t>
   </si>
   <si>
     <t>Investigate the potential to use products from heathlands as a means of sustaining good management. Include the commercial uses for gorse and other heathland products for carbon sequestration.</t>
   </si>
   <si>
     <t>Encourage continued tree removal to restore heathlands, grazing and mire restoration.</t>
-  </si>
-[...37 lines deleted...]
-    <t xml:space="preserve"> Invest in green infrastructure and enhancements focusing on: rain gardens, swales and permeable surfaces; green corridors; resilient infrastructure and waste management</t>
   </si>
   <si>
     <t>Wessex Water Biodiversity Action Plan</t>
   </si>
   <si>
     <t>Wessex Water</t>
   </si>
   <si>
     <t>10,000 square kilometres area in the south west of England, including Dorset, Somerset, Bristol and Bath, much of Wiltshire and parts of Gloucestershire and Hampshire.</t>
   </si>
   <si>
     <t xml:space="preserve">Provides a coherent approach to the natural environment within the company.
 • Identifies the activities being undertaken or required to conserve and enhance the biodiversity within our landholding.
 • Seeks opportunities to deliver wider biodiversity and environmental benefits throughout our work and to respond to new challenges in conservation in the UK.
 </t>
   </si>
   <si>
     <t>Create opportunities for environmental enhancements</t>
   </si>
   <si>
     <t>To contribute to efforts to maintain and restore ecosystem services across the region</t>
   </si>
   <si>
     <t>managing our SSSI landholding to achieve and maintain favourable condition in compliance with national targets</t>
   </si>
@@ -1511,286 +1292,1165 @@
   <si>
     <t xml:space="preserve">covers the next 100 years </t>
   </si>
   <si>
     <t>Maintain the existing defences and revetment.</t>
   </si>
   <si>
     <t>Allow natural processes and erosion (Allow natural processes and erosion)</t>
   </si>
   <si>
     <t xml:space="preserve">Raising defences where needed </t>
   </si>
   <si>
     <t xml:space="preserve">create  inter-tidal habitat to the west of the bay (north of the Sherford River and Wareham Banks and Ridge) </t>
   </si>
   <si>
     <t>Repair to defences  (Studland and Ballard Down)</t>
   </si>
   <si>
     <t xml:space="preserve">Uses several different agreed-upon strategies to manage the risk of flooding and erosion at the shoreline and with estories considering various timescales. With as focus on impact so climate change and . This strategy will be used in conjunction with the local development planning  to address or mitigate these impacts </t>
   </si>
   <si>
     <t xml:space="preserve">Uses several different agreed-upon strategies to manage the risk of flooding and erosion at the shoreline and with estories considering various timescales. With as focuss on impact so climate change and . This strategy will be used in conjunction with the local development planning  to address or mitigate these impacts </t>
   </si>
   <si>
-    <t>5. The coastal strip is enhanced and restored to safeguard key habitats that protect rare and vulnerable species and space is created for coastal retreat as habitat is lost to erosion and sea level rise</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">4. Rivers and lakes are naturally functioning, and wetland habitats are better, bigger, and connected to support wildlife and provide clean water and flood protection. </t>
   </si>
   <si>
     <t xml:space="preserve">3. Heathland habitats are better, bigger, and connected, and where there are gaps, more wildlife habitat is created.  </t>
   </si>
   <si>
     <t>2. Dorset's woodland habitats of broadleaved, mixed, wet woodland, and scrub are sustainably managed, resilient, expanded, and better connected.</t>
-  </si>
-[...58 lines deleted...]
-https://www.ccc.govt.nz/assets/Documents/The-Council/Plans-Strategies-Policies-Bylaws/Strategies/ChchTransportPlan2012Appendices.pdf</t>
   </si>
   <si>
     <t>Wessex Water Biodiversity Action Plan Spring 2023 update
 https://corporate.wessexwater.co.uk/media/veqd1tbc/biodiversity-action-plan-spring-2023.pdf</t>
   </si>
   <si>
-    <t>National Food Strategy: the plan
-[...31 lines deleted...]
-    <t>Local Flood Risk Management Strategy for Dorset
+    <t>Strategy or plan name and URL</t>
+  </si>
+  <si>
+    <t>Dorset Council and BCP Council</t>
+  </si>
+  <si>
+    <t>Dorset county - Dorset Council area and BCP Council areas</t>
+  </si>
+  <si>
+    <t>2026-2041</t>
+  </si>
+  <si>
+    <t>The council’s joint transport strategy for 2026 to 2041 will deliver a sustainable, inclusive and accessible transport network that benefits everyone and supports a vibrant economy.
+Our vision summarises what we want our transport system to be like by 2041:
+our travel will be transformed through innovation and digital connectivity, creating accessible and inclusive travel choices for our residents, workers and visitors.
+our transport network will support sustainable economic growth in our urban and rural communities, contribute to our decarbonisation targets and protect our unique local environment.</t>
+  </si>
+  <si>
+    <t>Policy A1 Reduce transport carbon emissions on a pathway compatible with national, regional and local budgets and net zero commitments.</t>
+  </si>
+  <si>
+    <t>Policy A3 Improve local air quality and reduce key sources of pollution from transport to protect our health and the natural and historic environment by addressing the key sources of pollution from transport.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Policy A4 Take a nature positive approach to transport design, delivery and maintenance to boost biodiversity. </t>
+  </si>
+  <si>
+    <t>Objective A: Safeguard the climate and environment
+achieve a transport system which safeguards the local environment, enhances biodiversity and significantly reduces carbon emissions to achieve net zero by 2050.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">incorporate nature positive related transport infrastructure through green infrastructure, Sustainable Drainage Systems (SuDS), different maintenance arrangements and transport projects that deliver a better environment through new planting. </t>
+  </si>
+  <si>
+    <t>Consider installing green crossings to reduce habitat fragmentation</t>
+  </si>
+  <si>
+    <t>where biodiversity net gain cannot be achieved within a particular scheme, the aim will be to improve habitats elsewhere, funded within the overall cost of the scheme</t>
+  </si>
+  <si>
+    <t>ensure that highways maintenance regimes (for example, grass and vegetation cutting) support biodiversity and management of the natural environment</t>
+  </si>
+  <si>
+    <t>Policy B3 Improve local access to health and leisure opportunities, green spaces, public rights of way, tourist destinations and heritage assets.</t>
+  </si>
+  <si>
+    <t>Objective B: Improve health and wellbeing</t>
+  </si>
+  <si>
+    <t>Policy B4: Active travel infrastructure for sustainable development.</t>
+  </si>
+  <si>
+    <t>Policy E1: Maintain and enhance a resilient transport network that is adaptable and can withstand the impacts of more frequent and extreme weather events due to climate change.</t>
+  </si>
+  <si>
+    <t>Objective E: Maintain a resilient and fit for purpose transport network</t>
+  </si>
+  <si>
+    <t>Policy F1: Work with partner organisations to improve the connectivity within and between rural and urban areas and attractiveness of public transport as a travel choice.</t>
+  </si>
+  <si>
+    <t>Objective F: Ensure public transport is inclusive and accessible to all</t>
+  </si>
+  <si>
+    <t>5. The coastal strip is enhanced and restored to safeguard key habitats that protect rare and vulnerable species and space is created for cliff top and intertidal habitats as the coastline retreats</t>
+  </si>
+  <si>
+    <t>6. Hedgerows are maintained, enhanced and expanded to support wildlife and provide corridors that connect habitats across the county</t>
+  </si>
+  <si>
+    <t>2026-31</t>
+  </si>
+  <si>
+    <t>Conserving and enhancing the natural beauty of the Dorset National Landscape. It sets out a vision for the area and priorities for the Working Landscape, Exploring, Understanding and Engaging and Planning.
+Responding to the climate and nature crisis, the new plan places a greater emphasis on nature recovery and encourages a wider and more diverse range of people enjoying it. It is a plan for the National Landscape Partnership and team, the individual partners, farmers and landowners, communities and businesses.</t>
+  </si>
+  <si>
+    <t>7. Our towns and villages have increased nature-rich spaces, so wildlife can travel between buildings, roads, parks, gardens and the wider countryside.</t>
+  </si>
+  <si>
+    <t>8. Sustainable farming practices are widely adopted to produce good quality food in harmony with nature.</t>
+  </si>
+  <si>
+    <t>9. Natural process-led conservation approaches are used more widely to support functioning ecosystems and shape an ever-changing landscape.</t>
+  </si>
+  <si>
+    <t>10. Nature-based solutions are used as the first option to address wider environmental issues, such as flooding, climate change and pollution’</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11. More people are informed on nature recovery in Dorset and are actively doing something to make space for nature. </t>
+  </si>
+  <si>
+    <t>12. Abundance and diversity of local species increases so that sustainable populations are reached and maintained, while invasive non-native species are controlled.</t>
+  </si>
+  <si>
+    <t>13. Dorset’s priority species needing bespoke conservation action are supported and sustained.</t>
+  </si>
+  <si>
+    <t>Policy A1a Deliver landscape-scale nature recovery and habitat connectivity</t>
+  </si>
+  <si>
+    <t>Expand and connect habitats across the landscape, restoring grasslands, woodlands, hedgerows, heathlands, wetlands and rivers to support species movement and ecosystem resilience.</t>
+  </si>
+  <si>
+    <t>Manage land and sea at a scale, reinstating natural processes and building ecological dynamism across landscapes managed for nature, to enhance resilience and support long_x0002_term nature recovery</t>
+  </si>
+  <si>
+    <t>Implement nature recovery initiatives aligned with the Dorset Local Nature Recovery Strategy and Dorset National Landscape Nature Recovery Plan</t>
+  </si>
+  <si>
+    <t>Increase the area and quality of sites that meet qualifying criteria for ’30 by 30’, ensuring effective long-term management in line with the Kunming-Montreal Global Biodiversity Framework.</t>
+  </si>
+  <si>
+    <t>Support management of non-native invasive species.</t>
+  </si>
+  <si>
+    <t>Support citizen science and community monitoring to improve biodiversity data for adaptive management</t>
+  </si>
+  <si>
+    <t>Policy A1b Integrate soil, air, and water quality improvements into land management</t>
+  </si>
+  <si>
+    <t>Support a just transition to more regenerative or agroecological forms of agriculture which 
+o underpin sustainable farm businesses resilient to environmental and economic 
+shocks, 
+o recover soil structure for greater infiltration and soil water storage capacity, 
+reducing downstream flood risk and increasing resilience to flood and drought
+o recover soil nutrient cycling to reduce reliance on fertilisers
+o encourage integrated pest management to reduce reliance on pesticides</t>
+  </si>
+  <si>
+    <t>Support a just transition towards more regenerative forms of forestry which 
+o maintain canopy cover
+o support a wide species diversity with a weighting towards native and climate_x0002_resilient tree species</t>
+  </si>
+  <si>
+    <t>Support multi-functional land use choices compatible with the purposes of designation</t>
+  </si>
+  <si>
+    <t>Implement low-nitrate and low-ammonia farming practices and incentivise land-use changes to reduce emissions.</t>
+  </si>
+  <si>
+    <t>Implement appropriate land management and restore wetlands to improve water quality and reduce nutrient pollution.</t>
+  </si>
+  <si>
+    <t>Strengthen integrated catchment management partnerships to effectively deliver Catchment Plans, Drainage and Wastewater Management Plans, and other relevant plans and policies.</t>
+  </si>
+  <si>
+    <t>Require nutrient offsetting and air quality impact assessments for major rural developments.</t>
+  </si>
+  <si>
+    <t>Policy A1c Enhance coastal, river and wetland ecosystems for biodiversity and resilience</t>
+  </si>
+  <si>
+    <t>Prioritise habitat restoration and managed realignment along coasts to improve resilience to sea-level rise and flooding.</t>
+  </si>
+  <si>
+    <t>Expand Marine Protected Areas and protect coastal wetlands to meet biodiversity and climate targets.</t>
+  </si>
+  <si>
+    <t>Coordinate sustainable coastal and catchment management via established partnerships</t>
+  </si>
+  <si>
+    <t>Policy A1d Expand sustainably managed woodlands and greater numbers of trees outside 
+woodlands</t>
+  </si>
+  <si>
+    <t>Promote woodland expansion delivering multiple benefits for climate, nature and people</t>
+  </si>
+  <si>
+    <t>Encourage sensitive active management of existing woodlands to increase local sustainable timber and fibre supply.</t>
+  </si>
+  <si>
+    <t>Promote appropriate tree planting outside woodlands in hedgerows, riparian strips and agroforestry systems</t>
+  </si>
+  <si>
+    <t>Facilitate local processing infrastructure to support sustainable woodland products.</t>
+  </si>
+  <si>
+    <t>Policy A2a Conserve and celebrate Dorset’s historic environment</t>
+  </si>
+  <si>
+    <t>Integrate historic environment considerations into land management and development planning.</t>
+  </si>
+  <si>
+    <t>Support interpretation, education and community engagement to celebrate Dorset’s cultural heritage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Policy A3a Implement nature-based solutions for climate adaptation and resilience </t>
+  </si>
+  <si>
+    <t>Restore natural floodplain function, wetlands, and valley mires to enhance carbon sequestration and flood mitigation and drought resilience.</t>
+  </si>
+  <si>
+    <t>Promote multi-functional landscapes that include expanded networks of parkland, orchards, agroforestry, and hedgerow along with nature-based solutions to improve resilience.</t>
+  </si>
+  <si>
+    <t>Support responsible reintroduction of keystone species that reinstate natural processes</t>
+  </si>
+  <si>
+    <t>Support research and innovation in climate-resilient land management and water efficiency.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Support communities and businesses to adapt to environmental change and build resilience.</t>
+  </si>
+  <si>
+    <t>Policy A3b Support coastal management which promotes natural processes</t>
+  </si>
+  <si>
+    <t>Seek opportunities for nature recovery and reinstating natural processes through Shoreline Management Planning</t>
+  </si>
+  <si>
+    <t>Ensure the Outstanding Universal Value of the Dorset &amp; East Devon World Heritage Site is protected</t>
+  </si>
+  <si>
+    <t>Policy A4a Develop skills and capacity for sustainable land and natural resource management</t>
+  </si>
+  <si>
+    <t>Deliver training, apprenticeships and demonstration projects in regenerative agriculture, conservation, and green economy skills.</t>
+  </si>
+  <si>
+    <t>Facilitate knowledge exchange and best practice sharing across sectors and communities</t>
+  </si>
+  <si>
+    <t>Support succession planning and attract new entrants into farming, forestry and conservation sectors</t>
+  </si>
+  <si>
+    <t>Policy A5a Foster sustainable local markets and green finance for the rural economy</t>
+  </si>
+  <si>
+    <t>Develop markets for locally produced, sustainably managed food, timber, fibre and other natural products</t>
+  </si>
+  <si>
+    <t>Encourage adoption of natural capital approaches and access to green finance for conservation and climate mitigation projects</t>
+  </si>
+  <si>
+    <t>Policy A6a Protect and promote geodiversity as a core component of the landscape</t>
+  </si>
+  <si>
+    <t>Embed geodiversity considerations into local planning policies and landscape-scale initiatives</t>
+  </si>
+  <si>
+    <t>Prioritise conservation and restoration of key geological sites, including quarries and features aligned with the Jurassic Coast Partnership Plan.</t>
+  </si>
+  <si>
+    <t>Foster partnerships to raise awareness and engage communities in geodiversity conservation through citizen science and education</t>
+  </si>
+  <si>
+    <t>Policy B1a: Expand and improve opportunities for health and wellbeing through connection with the landscape</t>
+  </si>
+  <si>
+    <t>Support and develop activities that foster wellbeing by strengthening people’s connection to nature and the landscape</t>
+  </si>
+  <si>
+    <t>Develop and support measures to improve access to the coast and countryside for all, ensuring compatibility with the purposes of National Landscape designation</t>
+  </si>
+  <si>
+    <t>Policy B2a: Develop and promote sustainable visitor experiences and access</t>
+  </si>
+  <si>
+    <t>Engage communities, cultural organisations, and tourism businesses in creating and promoting sustainable visitor experiences, including showcasing local food and drink</t>
+  </si>
+  <si>
+    <t>Policy B3a: Enhance interpretation and communication about the National Landscape</t>
+  </si>
+  <si>
+    <t>Promote understanding of the dynamic nature of the landscape and how it is responding to climate change and other pressures.</t>
+  </si>
+  <si>
+    <t>Policy B3b: Support the use of the National Landscape for life-long learning</t>
+  </si>
+  <si>
+    <t>Support initiatives for children and young people to learn about the Dorset National Landscape through outdoor, curricular, and extra-curricular activities.</t>
+  </si>
+  <si>
+    <t>Policy B4a: Support and diversify community engagement and stewardship</t>
+  </si>
+  <si>
+    <t>Inspire and engage people in monitoring and recording landscape change.</t>
+  </si>
+  <si>
+    <t>Encourage and support parish and town councils, community groups, businesses, and individuals to participate in conserving and enhancing the National Landscape.</t>
+  </si>
+  <si>
+    <t>Diversify and provide support for volunteer activities that contribute to the conservation and enhancement of the area.</t>
+  </si>
+  <si>
+    <t>Policy C1a: Support development that conserves and enhances the National Landscape</t>
+  </si>
+  <si>
+    <t>Policy D4a: Foster partnerships for effective landscape management</t>
+  </si>
+  <si>
+    <t>Develop and strengthen partnerships between public, private, and voluntary sectors to deliver National Landscape objectives</t>
+  </si>
+  <si>
+    <t>Require positive contributions to green infrastructure and ecological networks, ensuring all aspects are well-designed and enhance landscape ecology.</t>
+  </si>
+  <si>
+    <t>Adopt natural process-led approaches to coastal management and implement coastal change management objectives</t>
+  </si>
+  <si>
+    <t>Policy C4b: Prevent and mitigate negative impacts of development on nature</t>
+  </si>
+  <si>
+    <t>Avoid and reduce impacts on biodiversity, requiring the hierarchy of avoid, mitigate, and compensate, and achieving net gain for biodiversity</t>
+  </si>
+  <si>
+    <t>Policy C3c: Enable appropriate development that supports adaptation to, and mitigation of climate change</t>
+  </si>
+  <si>
+    <t>Support woodland planting and management proposals that enhance landscape character, biodiversity, connectivity, and public amenity, building resilience to climate change and disease.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset National Landscape management plan 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>Draft for consultation https://dorset-nl.org.uk/resources/draft-management-plan-2026-31/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cranborne Chase National Landscape partnership plan 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>Draft for consultation https://cranbornechase.org.uk/wp-content/uploads/2025/01/CCNL-Partnership-Plan-2025-2030-Consult-DRAFT-25-01-13.pdf</t>
+    </r>
+  </si>
+  <si>
+    <t>2025-2030</t>
+  </si>
+  <si>
+    <t>The National Landscape Management Plan is a statutory plan that sets out the Partnership’s policies for the management of the Cranborne Chase National Landscape. To help conserve and enhance this nationally important landscape.
+Vision: In 2030, the Cranborne Chase AONB will be an inspirational example of sustainable management in action</t>
+  </si>
+  <si>
+    <t>NE A There is concerted unified action for a widespread recovery of nature by establishing a coherent and resilient nature recovery network across the National Landscape and its setting</t>
+  </si>
+  <si>
+    <t>NE1 Biodiversity in the Cranborne Chase National Landscape should be conserved and enhanced by establishing a coherent and resilient nature recovery network across the designated area and in its setting:</t>
+  </si>
+  <si>
+    <t>National and local guidance (including guidance from Government Agencies and the Non-Native Species Secretariat) on invasive non-native species, pests and diseases should be followed and appropriate biosecurity measures promoted,</t>
+  </si>
+  <si>
+    <t>This should be achieved in accordance with the outcomes, priorities, targets and measures within the Cranborne Chase Nature Recovery Plan and Local Nature Recovery Strategies, and focus on the key habitats and species listed as special features in this management plan</t>
+  </si>
+  <si>
+    <t>NE2 All stakeholders should work towards the delivery of the relevant targets for nature recovery 
+within the national Protected Landscapes Targets and Outcomes Framework</t>
+  </si>
+  <si>
+    <t>NE B The benefits and services provided by the natural environment are understood and accurately valued by decision-makers at all levels.</t>
+  </si>
+  <si>
+    <t>NE3 The natural and cultural capital* of the National Landscape, and the services they provide, should continue to be assessed and evaluated by the responsible authorities</t>
+  </si>
+  <si>
+    <t>CL A Mitigation actions are taken to help lessen the severity of climate change effects by encouraging the reduction of greenhouse gases and preventing their release into the atmosphere.</t>
+  </si>
+  <si>
+    <t>CL2 Climate change mitigation, including the role natural systems play in carbon sequestration, should be a key component of land management practices and rural development support mechanisms in the National Landscape</t>
+  </si>
+  <si>
+    <t>HE A By the end of the Plan period, we will ensure that the historic environment, cultural heritage and traditions of the Cranborne Chase National Landscape are much better understood; and are being valued and celebrated by all</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Supporting the development of various initiatives such as community food and heat networks, linking farmers and businesses to each other and consumers; promoting the purchase of locally produced food products and services and encouraging small-scale vegetable growing in gardens and allotments</t>
+  </si>
+  <si>
+    <t>HE1 Promote opportunities to increase awareness and understanding of the historic environment using 
+existing resources</t>
+  </si>
+  <si>
+    <t>HE2 Promote greater public understanding of, and engagement with, the conservation of the historic environment of the National Landscape and celebrate it in arts, cultural, and social activities across the area</t>
+  </si>
+  <si>
+    <t>DNS A Protect and enhance the night time environment and dark skies across the Cranborne Chase National Landscape so that current and future generations can experience the wonder and tranquillity of a truly dark sky, and to benefit wildlife and human health.</t>
+  </si>
+  <si>
+    <t>DNS1 All stakeholders should actively seek to retain International Dark Sky Reserve status through the continuous improvements to lighting/retrofitting schemes. Lighting schemes should be kept to a minimum and only installed where it is necessary.</t>
+  </si>
+  <si>
+    <t>DNS B The multiple benefits of dark night skies are understood, valued and enjoyed by all</t>
+  </si>
+  <si>
+    <t>DNS3 Actively promote the benefits of International Dark Sky Reserve (IDSR) status to all partners and 
+communities to elicit appropriate action and support for the IDSR</t>
+  </si>
+  <si>
+    <t>RLM B Land management in the National Landscape integrates productive commercial activity with the conservation of cultural, natural and social heritage.</t>
+  </si>
+  <si>
+    <t>RLM2 Rural land management practices in the National Landscape and its setting should be compatible with, and seek to further, the conservation and enhancement of the natural beauty of the area.</t>
+  </si>
+  <si>
+    <t>PT A Strategic and local decisions are formulated taking full account of the purposes of designation and are implemented in a comprehensive, coherent and consistent way with regard to the character and quality of the area and its setting, together with views into and out of the National Landscape, such that these decisions result in no net detriment to the special qualities of the area.</t>
+  </si>
+  <si>
+    <t>PT1 All development and transport policies and proposals in the National Landscape and its setting must seek to further the conservation and enhancement of the natural beauty of the area.</t>
+  </si>
+  <si>
+    <t>PT7 Development proposals should provide a net gain in biodiversity of at least 20% particularly regarding the priority habitats listed in the Cranborne Chase Nature Recovery Plan</t>
+  </si>
+  <si>
+    <t>SRC A Local communities benefit from a thriving rural economy, based on the natural, historic and cultural resources of the National Landscape, that also conserves and enhances its landscape character and special qualities.</t>
+  </si>
+  <si>
+    <t>SRC1 Work collaboratively with landowners, farmers and allied businesses to improve the land-based sectors’ resilience and profitability whilst helping to  conserve and enhance the special qualities of the National Landscape.</t>
+  </si>
+  <si>
+    <t>SRC B By the end of this plan period, the National Landscape will become a high quality Regenerative Rural Tourism destination where visitors have a positive impact on their destination, leaving it in a better condition than how they found it.</t>
+  </si>
+  <si>
+    <t>SRC4 Stimulate and support regenerative tourism practices* in the National Landscape that sustain its natural beauty, support nature recovery and enhance the well-being of local communities.</t>
+  </si>
+  <si>
+    <t>AU A The purposes of National Landscape designation are known and understood by all partners, stakeholders and other organisations whose programmes of work may affect the natural beauty of the area.</t>
+  </si>
+  <si>
+    <t>AU1 All partners, stakeholders and other organisations operating in and around this National Landscape will be working actively to conserve and enhance the natural beauty of the area by:
+• developing relevant professional development information and learning opportunities (training, seminars) to increase their understanding of the purpose of designation.
+• developing a co-ordinated approach to information, interpretation and marketing activity to promote the special qualities of the area and appropriate behaviour within it.
+• promoting the designation, its meaning and special qualities of the area to their internal and external audiences</t>
+  </si>
+  <si>
+    <t>AU2 Visitors, residents and local communities should be provided with opportunities to increase their 
+understanding and enjoyment of the special qualities of the National Landscape</t>
+  </si>
+  <si>
+    <t>AU B By the end of the Plan period, the purposes of National Landscape designation are known and understood by all partners and stakeholders; and the landscapes, natural beauty and high-quality environment are better understood, valued and supported by the widest range of stakeholders, local communities and visitors</t>
+  </si>
+  <si>
+    <t>WIL A Improved health and well-being opportunities for everyone within and around the National Landscape are further developed and promoted throughout the area and beyond.</t>
+  </si>
+  <si>
+    <t>WIL1 Opportunities for improving health and wellbeing in the National Landscape should be created, improved and promoted, including, where appropriate, the provision of: green and blue spaces within easy reach of communities; walking, cycling and riding routes, including routes for disabled people; opportunities to access and interact with nature; and volunteering and personal development opportunities.</t>
+  </si>
+  <si>
+    <t>WIL B A wide range of opportunities exist for schools, residents and visitors to learn more about the area, volunteer, or develop heritage and countryside skills that conserve and enhance the natural beauty of the National Landscape, while improving people’s mental and physical health</t>
+  </si>
+  <si>
+    <t>Support and encourage effective voluntary activity, in all its shapes and forms, that helps deliver the National Landscape Management Plan</t>
+  </si>
+  <si>
+    <t>2025-2035</t>
+  </si>
+  <si>
+    <t>Manage designated habitats towards recovering or favourable condition</t>
+  </si>
+  <si>
+    <t>Protect sites of heritage and cultural value.</t>
+  </si>
+  <si>
+    <t>Secure and grow the natural capital value of the Nation’s forests</t>
+  </si>
+  <si>
+    <t>Continue the restoration of Planted Ancient Woodland Sites (PAWS) to Native and Honorary Native Woodland</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BCP Council Climate Action Progress Report
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.bcpcouncil.gov.uk/Assets/Environment/Climate-progress-reports/Climate-action-annual-report-from-2023-to-2024.pdf</t>
+    </r>
+  </si>
+  <si>
+    <t>The report covers progress made against the main commitments:
+1. Make BCP Council and its operations carbon neutral by 2030 - scope 1, 2 and 3 emissions reduced by 8.7% from the 2019 baseline
+2. Work with the wider community to make the region carbon neutral before 2045 – total area-wide emissions for 2022 had reduced by 12% from the 2019 baseline
+And looks forward at a roadmap of climate actions needed to achieve these commitments</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate strategy ambition - Climate change is tackled through sustainable policies and practice
+</t>
+  </si>
+  <si>
+    <t>Nature pledge</t>
+  </si>
+  <si>
+    <t>Community ecological improvements</t>
+  </si>
+  <si>
+    <t>Habitat surveys of significant sites</t>
+  </si>
+  <si>
+    <t>Urban Greening design guide</t>
+  </si>
+  <si>
+    <t>Green Infrastructure delivery plan</t>
+  </si>
+  <si>
+    <t>Fleetsbridge - Holes Bay green corridor</t>
+  </si>
+  <si>
+    <t>Connecting Littledown Greenway</t>
+  </si>
+  <si>
+    <t>Peatland restoration on Canford Heath</t>
+  </si>
+  <si>
+    <t xml:space="preserve">roadmap to 2023 (carbon neutral council) - Scope 3: ecology &amp; offsetting </t>
+  </si>
+  <si>
+    <t>roadmap to 2045 (carbon neutral region) - local area energy plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prepare a Local Area Energy Plan to outline a pathway to transitioning the area's energy system to achieve net zero carbon emissions </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset Council Natural Environment, Climate &amp; Ecology Strategy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.dorsetcouncil.gov.uk/w/natural-environment-climate-ecology-strategy-2023-25-refresh</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BCP Council Green Infrastructure Strategy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.bcpcouncil.gov.uk/documents/leisure-culture-and-local-heritage/GI-Strategy-Summary-Doc-v8-final-30.6.22-compressed.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BCP Council Urban Forestry Strategy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.bcpcouncil.gov.uk/about-the-council/strategies-plans-and-policies/urban-forest-strategy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset Biodiversity Strategy 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+https://dorsetlnp.org.uk/wp-content/uploads/2019/01/Dorset-Biodiversity-Strategy-2003.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Poole Harbour and Dorset Stour Catchment Strategy 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.dorsetcatchments.co.uk/media/x2co2euh/2022-27-dorset-catchment-strategy.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Jurassic Coast Partnership Delivery Plan 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.jurassiccoast.org/dbimgs/DP%20update%20131222.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">West Dorset Rivers and Coastal Streams Appraisal Introduction
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://dorset-nl.org.uk/project/rivers/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset Biodiversity Strategy Mid Term Review
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://dorsetlnp.org.uk/wp-content/uploads/2019/01/Dorset-Biodiversity-Strategy-Review-2010.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset and BCP Councils Local Transport Plan (LTP) 2026 to 2041 Strategy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>Draft for consultation https://www.dorsetcouncil.gov.uk/w/dorset-and-bcp-councils-local-transport-plan-ltp-2026-2041-strategy-draft-for-consultation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Forestry England Biodiversity Plan 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.forestryengland.uk/sites/default/files/documents/Forestry%20England_Biodiversity%20Plan%202022-26_0.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">National Food Strategy: the plan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.nationalfoodstrategy.org/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset Coast Strategy 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.dorsetcoast.com/wp-content/uploads/2023/10/Dorset-Coast-Strategy-2023-2026.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset Council Pollinators Action Plan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF333333"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.dorsetcouncil.gov.uk/w/dorset-council-pollinators-action-plan-2019-2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bournemouth, Christchurch, Poole and Dorset Minerals Sites Plan 2019
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.dorsetcouncil.gov.uk/documents/35024/285757/MSP+-+Pt+1+-+Pages+1-64.pdf/30e68f58-dac3-b948-d0d1-a91a1121eee7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dorset Council Management of Trees Policy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF333333"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.dorsetcouncil.gov.uk/w/dorset-council-management-of-trees-policy#introduction</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The England Trees Action Plan 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://assets.publishing.service.gov.uk/media/60a3ddd1d3bf7f2886e2a05d/england-trees-action-plan.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Network Rail Biodiversity Action Plan 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.networkrail.co.uk/wp-content/uploads/2020/12/Network-Rail-Biodiversity-Action-Plan.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">National Highways Environmental Sustainability Strategy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://prod-upgrade.nationalhighways.co.uk/media/g5yfcl3m/nh-environmental-sustainability-strategy_final_020523.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Local Flood Risk Management Strategy for Dorset
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
 https://www.dorsetcouncil.gov.uk/documents/35024/280970/Local+Flood+Risk+Management+Strategy+for+Dorset+%28summary%29.pdf/31513314-3ae5-265d-2399-d49f20b91b42</t>
-  </si>
-[...13 lines deleted...]
-https://environment.data.gov.uk/shoreline-planning/shoreline-management-plan/SMP15</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Poole &amp; Christchurch Bays shoreline management plan 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://environment.data.gov.uk/shoreline-planning/shoreline-management-plan/SMP15</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">South Devon &amp; Dorset Shoreline Management Plan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF222222"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://environment.data.gov.uk/shoreline-planning/shoreline-management-plan/SMP16</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Poole Bay, Poole Harbour &amp; Wareham Flood &amp; Coastal Erosion Risk Management Strategy
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF222222"/>
+        <rFont val="Arial Nova"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://twobays.net/wp-content/uploads/2016/07/Poole-Bay-Poole-Harbour-and-Wareham-flood-and-coastal-erosion-risk-management-strategy-December-2014.compressed.pdf</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">East Dorset Forest Plan
+</t>
+  </si>
+  <si>
+    <t>The Forest Plan favours the use of Low Impact Silvicultural Systems (LISS) for the majority of stands and where this is a practical option.
+The objective of LISS is to:
+•Maintain forest structure while avoiding large-scale disturbance near heathland.
+•Encourage natural regeneration without allowing woodland to encroach on open heath.
+•Protect heathland edges using woodland as a buffer against wind, nutrients, and invasives.
+•Minimise soil and water disruption, especially near mires and wet heath.
+•Support biodiversity, retaining features for species like nightjar, woodlark, and reptiles.
+•Adapt management based on ecological monitoring and habitat needs
+However, the success of LISS is dependent on the natural regeneration of desired species. Over the past decade, implementation of LISS has shown inconsistent regeneration of Corsican pine, highlighting the need for flexibility in management approaches. Where natural regeneration is insufficient, underplanting may be used to support LISS objectives. In areas where LISS is currently 
+ineffective, clear felling and restocking may be necessary to accelerate structural transformation—provided the land remains designated as woodland. These areas will be reviewed at the end of the plan period, and where conditions allow, may revert to LISS management.</t>
+  </si>
+  <si>
+    <t>Create networks of open and dynamic habitats linked through woodland rides, riversides and dedicated corridors</t>
+  </si>
+  <si>
+    <t>Be open to opportunities to deliver landscape management and increase biodiversity in different ways. This could involve the development of natural processes and reintroductions of wildlife that will facilitate an increase in biodiversity.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ecological importance will continue to be prioritised across the open habitats within the Forest Plan area, particularly in support of lowland heath and valley mire ecosystems. 
+Ongoing management will include targeted grazing, bracken and gorse control, and, where appropriate, controlled burning. Invasive species  will be systematically removed, and natural regeneration will be cleared where necessary to maintain open habitat structure.
+Permanent open spaces, including designated heathland corridors, will continue to support biodiversity by linking key habitats. Temporary open spaces created through clear felling will provide valuable breeding grounds for priority species such as woodlark (Lullula arborea) and nightjar (Caprimulgus europaeus), contributing to wider landscape-scale conservation goals.
+A further priority is the management of open land and associated woodland edge habitat for the benefit of wildlife, with a particular focus on species protected under European legislation.
+Ongoing habitat enhancement includes the creation of sand scrapes, management of natural regeneration to reduce shading, opening areas of heathland within wooded area through LISS and targeted reptile conservation. </t>
+  </si>
+  <si>
+    <t>All existing veteran trees within the plan area will be identified, recorded, and retained. Future veteran trees will be developed through Low Impact Silvicultural Systems (LISS) and Long-Term Retention (LTR), with flexibility to support veteran tree development under any silvicultural regime.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wet woodland habitats will be managed through minimum intervention, long-term retention, or coppicing, depending on site conditions. Mire restoration is a key priority. Restoration efforts are part of a wider Dorset Peatlands Partnership. </t>
+  </si>
+  <si>
+    <t>All known heritage assets will be managed with the same care as designated sites.</t>
+  </si>
+  <si>
+    <t>Public access is a central objective of this Forest Plan... the woodlands within the plan area offer a wide range of recreational opportunities for both local 
+communities and visitors. These spaces play a vital role in promoting physical and mental wellbeing, providing accessible environments for exercise, relaxation, and nature connection.</t>
+  </si>
+  <si>
+    <t>Access to and within these wooded areas should be actively supported and sensitively managed to balance public enjoyment with environmental protection. 
+ balancing access provision with operational and conservation priorities</t>
+  </si>
+  <si>
+    <t>All forest operations within the plan area will be undertaken in accordance with the UK Forestry Standard (UKFS) guidance</t>
+  </si>
+  <si>
+    <t>Site-specific restoration plans will guide implementation and align with SSSI objectives and watercourse consent requirements. SNCIs are identified on planning maps to inform development and operational decisions.
+Forestry England will continue to work in partnership with Natural England and other key stakeholders to identify and prioritise opportunities for wetland habitat restoration across the East Dorset woodlands, with particular focus on vulnerable SSSI units.</t>
+  </si>
+  <si>
+    <t>Tree diseases and pests continue to present significant and evolving challenges to woodland management.  Forestry England will continue to 
+monitor plant health across the plan area and implement appropriate responses.</t>
+  </si>
+  <si>
+    <t>Deer will be managed in accordance with the South England Forest District ‘Deer Management Strategy’ and in the wider landscape through partnership working with the relevant agencies. 
+Squirrel control will occur where we have vulnerable broadleaved crops</t>
+  </si>
+  <si>
+    <t>future tree planting schemes will consider provenance from regions 3–4° latitude further south, such as central France, to ensure species selection remains appropriate under projected climate conditions. 
+Wetland and mire restoration will play a complementary role in climate adaptation.
+Management strategies will include enhanced monitoring, biosecurity measures, and adaptive silvicultural practices to reduce vulnerability and maintain forest health</t>
+  </si>
+  <si>
+    <t>This plan will adhere to the principles of South England Forest District Fire Plan. Wildfire risk maps are included within this plan</t>
+  </si>
+  <si>
+    <t>Timber production will be managed on a sustainable basis, improving future revenues by focusing on quality hardwood and softwood sawlogs and by maximising yield. Emerging markets, including biomass managed on shorter growing rotations, may provide opportunities to harvest and restructure areas where timber production is not currently financially viable. During restock, Forestry England will continue to regenerate and introduce compatible and appropriate species and species mixes; improving resilience against future pests and diseases and helping woodland habitats adapt to the rapid climate change we are now seeing. This will enable us to continue to provide sustainable timber resources needed by society while maintaining other woodland ecosystem services including biodiversity, water and soil regulation, carbon storage, and support for people’s wellbeing and cultural values.</t>
+  </si>
+  <si>
+    <t>WIL2 Children and young people resident within and around the National Landscape should be provided with environmental education opportunities to experience the area through direct contact with the natural environment...Activities should develop an appreciation of the area and introduce an understanding of how to conserve it.</t>
+  </si>
+  <si>
+    <t>provide advise on management of ponds for great crested newts in north and east Dorset</t>
+  </si>
+  <si>
+    <t>complete a county-wide baseline</t>
+  </si>
+  <si>
+    <t>Ancient Semi-Natural Woodland (ASNW) is a biodiversity rich habitat which has been cultivated and managed by people for centuries. In line with the England Tree Action Plan and the Keepers of Time update, here we reinforce our 2007 commitment to restore all 42,814 ha of our Plantations on Ancient Woodland Sites (PAWS)
+We commit to manage ancient woodland sites across the nation’s forests to improve their ecological value and ultimately restore all plantations on ancient woodland sites to resilient native woodland.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF2E3136"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0B0C0C"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial Nova"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF333333"/>
+      <name val="Arial Nova"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF222222"/>
+      <name val="Arial Nova"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial Nova"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial Nova"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="14"/>
       <color rgb="FF333333"/>
       <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF222222"/>
       <name val="Arial Nova"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -1834,337 +2494,343 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-      <top/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...49 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="3">
-[...13 lines deleted...]
-    </dxf>
+  <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF00FF00"/>
       <color rgb="FFF4B250"/>
       <color rgb="FF2D3033"/>
       <color rgb="FF4F8C37"/>
       <color rgb="FFF3D979"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nature Recovery Dorset">
@@ -2466,7743 +3132,10165 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC86D064-77E5-4106-91C1-D0CE3DDA42BE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T272"/>
+  <dimension ref="A1:U340"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="35" zoomScaleNormal="65" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H14" sqref="H14"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="51" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="51" style="74" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.90625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.1796875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="57.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="57.7265625" style="51" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22" style="1" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="109.1796875" style="4" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="92" style="37" customWidth="1"/>
+    <col min="7" max="7" width="113.1796875" style="52" customWidth="1"/>
     <col min="8" max="8" width="29.81640625" customWidth="1"/>
     <col min="9" max="9" width="31.26953125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="29.7265625" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="31.54296875" bestFit="1" customWidth="1"/>
-    <col min="13" max="13" width="29.7265625" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="19" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="31.54296875" customWidth="1"/>
+    <col min="14" max="14" width="29.7265625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="25.453125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="30.7265625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="33.36328125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="32.81640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="33.90625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="24.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="22.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:21" ht="22.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="62" t="s">
+        <v>397</v>
+      </c>
+      <c r="B1" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+    </row>
+    <row r="2" spans="1:21" ht="140" x14ac:dyDescent="0.35">
+      <c r="A2" s="62"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="J2" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="L2" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="N2" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="O2" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="P2" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q2" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="R2" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="S2" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="T2" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="U2" s="3"/>
+    </row>
+    <row r="3" spans="1:21" s="2" customFormat="1" ht="122.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="27" t="s">
+        <v>556</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="15"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+    </row>
+    <row r="4" spans="1:21" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="29"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="16"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T4" s="10"/>
+    </row>
+    <row r="5" spans="1:21" ht="65.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="29"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+    </row>
+    <row r="6" spans="1:21" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="29"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="16"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+      <c r="Q6" s="10"/>
+      <c r="R6" s="10"/>
+      <c r="S6" s="10"/>
+      <c r="T6" s="10"/>
+    </row>
+    <row r="7" spans="1:21" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="29"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="16"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="10"/>
+      <c r="S7" s="10"/>
+      <c r="T7" s="10"/>
+    </row>
+    <row r="8" spans="1:21" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="28"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N8" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="10"/>
+      <c r="S8" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T8" s="10"/>
+    </row>
+    <row r="9" spans="1:21" ht="150" x14ac:dyDescent="0.35">
+      <c r="A9" s="27" t="s">
+        <v>497</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>420</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>428</v>
+      </c>
+      <c r="G9" s="34" t="s">
+        <v>429</v>
+      </c>
+      <c r="H9" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M9" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+      <c r="S9" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T9" s="10"/>
+    </row>
+    <row r="10" spans="1:21" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="29"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="34" t="s">
+        <v>430</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="O10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="P10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
+      <c r="S10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T10" s="10"/>
+    </row>
+    <row r="11" spans="1:21" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="29"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="34" t="s">
+        <v>431</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="O11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="P11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="R11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="S11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="T11" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="29"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="35"/>
+      <c r="G12" s="34" t="s">
+        <v>432</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+      <c r="S12" s="10"/>
+      <c r="T12" s="10"/>
+    </row>
+    <row r="13" spans="1:21" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="29"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="35"/>
+      <c r="G13" s="34" t="s">
+        <v>433</v>
+      </c>
+      <c r="H13" s="16"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T13" s="10"/>
+    </row>
+    <row r="14" spans="1:21" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="29"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="35"/>
+      <c r="G14" s="34" t="s">
+        <v>434</v>
+      </c>
+      <c r="H14" s="16"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S14" s="10"/>
+      <c r="T14" s="10"/>
+    </row>
+    <row r="15" spans="1:21" ht="109" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="29"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="35" t="s">
+        <v>435</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>436</v>
+      </c>
+      <c r="H15" s="16"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+      <c r="S15" s="10"/>
+      <c r="T15" s="10"/>
+    </row>
+    <row r="16" spans="1:21" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="31"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="34" t="s">
+        <v>437</v>
+      </c>
+      <c r="H16" s="16"/>
+      <c r="I16" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10"/>
+    </row>
+    <row r="17" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="31"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="34" t="s">
+        <v>438</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="O17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="P17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="R17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="S17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="T17" s="10"/>
+    </row>
+    <row r="18" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="31"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="35"/>
+      <c r="G18" s="34" t="s">
+        <v>439</v>
+      </c>
+      <c r="H18" s="16"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="10"/>
+      <c r="R18" s="10"/>
+      <c r="S18" s="10"/>
+      <c r="T18" s="10"/>
+    </row>
+    <row r="19" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="31"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="34" t="s">
+        <v>440</v>
+      </c>
+      <c r="H19" s="16"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+      <c r="R19" s="10"/>
+      <c r="S19" s="10"/>
+      <c r="T19" s="10"/>
+    </row>
+    <row r="20" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="31"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="34" t="s">
+        <v>441</v>
+      </c>
+      <c r="H20" s="16"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
+      <c r="R20" s="10"/>
+      <c r="S20" s="10"/>
+      <c r="T20" s="10"/>
+    </row>
+    <row r="21" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="31"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="34" t="s">
+        <v>442</v>
+      </c>
+      <c r="H21" s="16"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
+      <c r="Q21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R21" s="10"/>
+      <c r="S21" s="10"/>
+      <c r="T21" s="10"/>
+    </row>
+    <row r="22" spans="1:20" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="31"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="35" t="s">
+        <v>443</v>
+      </c>
+      <c r="G22" s="34" t="s">
+        <v>444</v>
+      </c>
+      <c r="H22" s="16"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10"/>
+    </row>
+    <row r="23" spans="1:20" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="31"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="34" t="s">
+        <v>445</v>
+      </c>
+      <c r="H23" s="16"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+      <c r="Q23" s="10"/>
+      <c r="R23" s="10"/>
+      <c r="S23" s="10"/>
+      <c r="T23" s="10"/>
+    </row>
+    <row r="24" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="31"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="34" t="s">
+        <v>446</v>
+      </c>
+      <c r="H24" s="16"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L24" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
+      <c r="Q24" s="10"/>
+      <c r="R24" s="10"/>
+      <c r="S24" s="10"/>
+      <c r="T24" s="10"/>
+    </row>
+    <row r="25" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A25" s="31"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="35" t="s">
+        <v>447</v>
+      </c>
+      <c r="G25" s="34" t="s">
+        <v>448</v>
+      </c>
+      <c r="H25" s="16"/>
+      <c r="I25" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+      <c r="S25" s="10"/>
+      <c r="T25" s="10"/>
+    </row>
+    <row r="26" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="31"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="34" t="s">
+        <v>449</v>
+      </c>
+      <c r="H26" s="16"/>
+      <c r="I26" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="10"/>
+      <c r="T26" s="10"/>
+    </row>
+    <row r="27" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="31"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="34" t="s">
+        <v>450</v>
+      </c>
+      <c r="H27" s="16"/>
+      <c r="I27" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N27" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="10"/>
+      <c r="S27" s="10"/>
+      <c r="T27" s="10"/>
+    </row>
+    <row r="28" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="31"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="35"/>
+      <c r="G28" s="34" t="s">
+        <v>451</v>
+      </c>
+      <c r="H28" s="16"/>
+      <c r="I28" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S28" s="10"/>
+      <c r="T28" s="10"/>
+    </row>
+    <row r="29" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="31"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="35" t="s">
+        <v>452</v>
+      </c>
+      <c r="G29" s="34" t="s">
+        <v>453</v>
+      </c>
+      <c r="H29" s="16"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S29" s="10"/>
+      <c r="T29" s="10"/>
+    </row>
+    <row r="30" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="31"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="34" t="s">
+        <v>454</v>
+      </c>
+      <c r="H30" s="16"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="10"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+      <c r="Q30" s="10"/>
+      <c r="R30" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S30" s="10"/>
+      <c r="T30" s="10"/>
+    </row>
+    <row r="31" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="31"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="35" t="s">
+        <v>455</v>
+      </c>
+      <c r="G31" s="34" t="s">
+        <v>456</v>
+      </c>
+      <c r="H31" s="16"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+    </row>
+    <row r="32" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="31"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="34" t="s">
+        <v>457</v>
+      </c>
+      <c r="H32" s="16"/>
+      <c r="I32" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R32" s="10"/>
+      <c r="S32" s="10"/>
+      <c r="T32" s="10"/>
+    </row>
+    <row r="33" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="31"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="34" t="s">
+        <v>458</v>
+      </c>
+      <c r="H33" s="16"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="10"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="31"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="34" t="s">
+        <v>459</v>
+      </c>
+      <c r="H34" s="16"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
+      <c r="Q34" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R34" s="10"/>
+      <c r="S34" s="10"/>
+      <c r="T34" s="10"/>
+    </row>
+    <row r="35" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="31"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="34" t="s">
+        <v>460</v>
+      </c>
+      <c r="H35" s="16"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="10"/>
+      <c r="K35" s="10"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
+      <c r="Q35" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R35" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S35" s="10"/>
+      <c r="T35" s="10"/>
+    </row>
+    <row r="36" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="31"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="35" t="s">
+        <v>461</v>
+      </c>
+      <c r="G36" s="34" t="s">
+        <v>462</v>
+      </c>
+      <c r="H36" s="16"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
+      <c r="R36" s="10"/>
+      <c r="S36" s="10"/>
+      <c r="T36" s="10"/>
+    </row>
+    <row r="37" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="31"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="34" t="s">
+        <v>463</v>
+      </c>
+      <c r="H37" s="16"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
+      <c r="S37" s="10"/>
+      <c r="T37" s="10"/>
+    </row>
+    <row r="38" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="31"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="36"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="35" t="s">
+        <v>464</v>
+      </c>
+      <c r="G38" s="34" t="s">
+        <v>465</v>
+      </c>
+      <c r="H38" s="16"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P38" s="10"/>
+      <c r="Q38" s="10"/>
+      <c r="R38" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S38" s="10"/>
+      <c r="T38" s="10"/>
+    </row>
+    <row r="39" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="31"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="34" t="s">
+        <v>466</v>
+      </c>
+      <c r="H39" s="16"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+      <c r="Q39" s="10"/>
+      <c r="R39" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S39" s="10"/>
+      <c r="T39" s="10"/>
+    </row>
+    <row r="40" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="31"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="36"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="34" t="s">
+        <v>467</v>
+      </c>
+      <c r="H40" s="16"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10"/>
+      <c r="R40" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+    </row>
+    <row r="41" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="31"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="36"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="35" t="s">
+        <v>468</v>
+      </c>
+      <c r="G41" s="34" t="s">
+        <v>469</v>
+      </c>
+      <c r="H41" s="16"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P41" s="10"/>
+      <c r="Q41" s="10"/>
+      <c r="R41" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S41" s="10"/>
+      <c r="T41" s="10"/>
+    </row>
+    <row r="42" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="31"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="36"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="34" t="s">
+        <v>470</v>
+      </c>
+      <c r="H42" s="16"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
+      <c r="Q42" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R42" s="10"/>
+      <c r="S42" s="10"/>
+      <c r="T42" s="10"/>
+    </row>
+    <row r="43" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="31"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="36"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="35" t="s">
+        <v>471</v>
+      </c>
+      <c r="G43" s="34" t="s">
+        <v>472</v>
+      </c>
+      <c r="H43" s="16"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
+      <c r="Q43" s="10"/>
+      <c r="R43" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S43" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T43" s="10"/>
+    </row>
+    <row r="44" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="31"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="36"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="35"/>
+      <c r="G44" s="34" t="s">
+        <v>473</v>
+      </c>
+      <c r="H44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
+      <c r="Q44" s="10"/>
+      <c r="R44" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S44" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T44" s="10"/>
+    </row>
+    <row r="45" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="31"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="36"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="34" t="s">
+        <v>474</v>
+      </c>
+      <c r="H45" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J45" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K45" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L45" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M45" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
+      <c r="Q45" s="10"/>
+      <c r="R45" s="10"/>
+      <c r="S45" s="10"/>
+      <c r="T45" s="10"/>
+    </row>
+    <row r="46" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="31"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="35" t="s">
+        <v>475</v>
+      </c>
+      <c r="G46" s="34" t="s">
+        <v>476</v>
+      </c>
+      <c r="H46" s="16"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="M46" s="10"/>
+      <c r="N46" s="10"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
+      <c r="Q46" s="10"/>
+      <c r="R46" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S46" s="10"/>
+      <c r="T46" s="10"/>
+    </row>
+    <row r="47" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="31"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="36"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="34" t="s">
+        <v>477</v>
+      </c>
+      <c r="H47" s="16"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="M47" s="10"/>
+      <c r="N47" s="10"/>
+      <c r="O47" s="10"/>
+      <c r="P47" s="10"/>
+      <c r="Q47" s="10"/>
+      <c r="R47" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S47" s="10"/>
+      <c r="T47" s="10"/>
+    </row>
+    <row r="48" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="31"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="36"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="35" t="s">
+        <v>478</v>
+      </c>
+      <c r="G48" s="34" t="s">
+        <v>479</v>
+      </c>
+      <c r="H48" s="16"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="M48" s="10"/>
+      <c r="N48" s="10"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
+      <c r="Q48" s="10"/>
+      <c r="R48" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S48" s="10"/>
+      <c r="T48" s="10"/>
+    </row>
+    <row r="49" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="31"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="35" t="s">
+        <v>480</v>
+      </c>
+      <c r="G49" s="34" t="s">
+        <v>481</v>
+      </c>
+      <c r="H49" s="16"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="M49" s="10"/>
+      <c r="N49" s="10"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="10"/>
+      <c r="Q49" s="10"/>
+      <c r="R49" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S49" s="10"/>
+      <c r="T49" s="10"/>
+    </row>
+    <row r="50" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="31"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="36"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="35" t="s">
+        <v>482</v>
+      </c>
+      <c r="G50" s="34" t="s">
+        <v>483</v>
+      </c>
+      <c r="H50" s="16"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="10"/>
+      <c r="N50" s="10"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="10"/>
+      <c r="Q50" s="10"/>
+      <c r="R50" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S50" s="10"/>
+      <c r="T50" s="10"/>
+    </row>
+    <row r="51" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="31"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="36"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="35" t="s">
+        <v>484</v>
+      </c>
+      <c r="G51" s="34" t="s">
+        <v>486</v>
+      </c>
+      <c r="H51" s="16"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="10"/>
+      <c r="N51" s="10"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="10"/>
+      <c r="Q51" s="10"/>
+      <c r="R51" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S51" s="10"/>
+      <c r="T51" s="10"/>
+    </row>
+    <row r="52" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="31"/>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="36"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="34" t="s">
+        <v>487</v>
+      </c>
+      <c r="H52" s="16"/>
+      <c r="I52" s="10"/>
+      <c r="J52" s="10"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="10"/>
+      <c r="N52" s="10"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="10"/>
+      <c r="Q52" s="10"/>
+      <c r="R52" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S52" s="10"/>
+      <c r="T52" s="10"/>
+    </row>
+    <row r="53" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="31"/>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="36"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="35"/>
+      <c r="G53" s="34" t="s">
+        <v>485</v>
+      </c>
+      <c r="H53" s="16"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="M53" s="10"/>
+      <c r="N53" s="10"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
+      <c r="Q53" s="10"/>
+      <c r="R53" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S53" s="10"/>
+      <c r="T53" s="10"/>
+    </row>
+    <row r="54" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="31"/>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="36"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="35" t="s">
+        <v>488</v>
+      </c>
+      <c r="G54" s="34" t="s">
+        <v>491</v>
+      </c>
+      <c r="H54" s="16"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="10"/>
+      <c r="N54" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
+      <c r="Q54" s="10"/>
+      <c r="R54" s="10"/>
+      <c r="S54" s="10"/>
+      <c r="T54" s="10"/>
+    </row>
+    <row r="55" spans="1:20" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="31"/>
+      <c r="B55" s="5"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="36"/>
+      <c r="E55" s="5"/>
+      <c r="F55" s="35"/>
+      <c r="G55" s="34" t="s">
+        <v>492</v>
+      </c>
+      <c r="H55" s="16"/>
+      <c r="I55" s="10"/>
+      <c r="J55" s="10"/>
+      <c r="K55" s="10"/>
+      <c r="L55" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M55" s="10"/>
+      <c r="N55" s="10"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q55" s="10"/>
+      <c r="R55" s="10"/>
+      <c r="S55" s="10"/>
+      <c r="T55" s="10"/>
+    </row>
+    <row r="56" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="31"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="5"/>
+      <c r="D56" s="36"/>
+      <c r="E56" s="5"/>
+      <c r="F56" s="35" t="s">
         <v>495</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...55 lines deleted...]
-      <c r="M2" s="13" t="s">
+      <c r="G56" s="34" t="s">
+        <v>496</v>
+      </c>
+      <c r="H56" s="16"/>
+      <c r="I56" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J56" s="10"/>
+      <c r="K56" s="10"/>
+      <c r="L56" s="10"/>
+      <c r="M56" s="10"/>
+      <c r="N56" s="10"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="10"/>
+      <c r="Q56" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R56" s="10"/>
+      <c r="S56" s="10"/>
+      <c r="T56" s="10"/>
+    </row>
+    <row r="57" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="31"/>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="36"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="35" t="s">
+        <v>493</v>
+      </c>
+      <c r="G57" s="34" t="s">
+        <v>494</v>
+      </c>
+      <c r="H57" s="16"/>
+      <c r="I57" s="10"/>
+      <c r="J57" s="10"/>
+      <c r="K57" s="10"/>
+      <c r="L57" s="10"/>
+      <c r="M57" s="10"/>
+      <c r="N57" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O57" s="10"/>
+      <c r="P57" s="10"/>
+      <c r="Q57" s="10"/>
+      <c r="R57" s="10"/>
+      <c r="S57" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T57" s="10"/>
+    </row>
+    <row r="58" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="31"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="36"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="35" t="s">
+        <v>489</v>
+      </c>
+      <c r="G58" s="34" t="s">
+        <v>490</v>
+      </c>
+      <c r="H58" s="16"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
+      <c r="Q58" s="10"/>
+      <c r="R58" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S58" s="10"/>
+      <c r="T58" s="10"/>
+    </row>
+    <row r="59" spans="1:20" ht="140" x14ac:dyDescent="0.35">
+      <c r="A59" s="32" t="s">
+        <v>498</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59" s="36" t="s">
+        <v>500</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="F59" s="35" t="s">
+        <v>501</v>
+      </c>
+      <c r="G59" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="H59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="O59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="P59" s="10"/>
+      <c r="Q59" s="10"/>
+      <c r="R59" s="10"/>
+      <c r="S59" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T59" s="10"/>
+    </row>
+    <row r="60" spans="1:20" ht="45" x14ac:dyDescent="0.35">
+      <c r="A60" s="31"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="36"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="36"/>
+      <c r="G60" s="34" t="s">
+        <v>504</v>
+      </c>
+      <c r="H60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="O60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="P60" s="10"/>
+      <c r="Q60" s="10"/>
+      <c r="R60" s="10"/>
+      <c r="S60" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T60" s="10"/>
+    </row>
+    <row r="61" spans="1:20" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="31"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="36"/>
+      <c r="E61" s="5"/>
+      <c r="F61" s="36"/>
+      <c r="G61" s="34" t="s">
+        <v>503</v>
+      </c>
+      <c r="H61" s="16"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
+      <c r="Q61" s="10"/>
+      <c r="R61" s="10"/>
+      <c r="S61" s="10"/>
+      <c r="T61" s="10"/>
+    </row>
+    <row r="62" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A62" s="31"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="36"/>
+      <c r="E62" s="5"/>
+      <c r="F62" s="36"/>
+      <c r="G62" s="34" t="s">
+        <v>505</v>
+      </c>
+      <c r="H62" s="16"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="R62" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S62" s="10"/>
+      <c r="T62" s="10"/>
+    </row>
+    <row r="63" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="31"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="36"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="35" t="s">
+        <v>506</v>
+      </c>
+      <c r="G63" s="34" t="s">
+        <v>507</v>
+      </c>
+      <c r="H63" s="16"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R63" s="10"/>
+      <c r="S63" s="10"/>
+      <c r="T63" s="10"/>
+    </row>
+    <row r="64" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="31"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="36"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="35" t="s">
+        <v>508</v>
+      </c>
+      <c r="G64" s="34" t="s">
+        <v>509</v>
+      </c>
+      <c r="H64" s="16"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+      <c r="M64" s="10"/>
+      <c r="N64" s="10"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="10"/>
+      <c r="Q64" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R64" s="10"/>
+      <c r="S64" s="10"/>
+      <c r="T64" s="10"/>
+    </row>
+    <row r="65" spans="1:20" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="31"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="36"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="36"/>
+      <c r="G65" s="34" t="s">
+        <v>511</v>
+      </c>
+      <c r="H65" s="16"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P65" s="10"/>
+      <c r="Q65" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R65" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S65" s="10"/>
+      <c r="T65" s="10"/>
+    </row>
+    <row r="66" spans="1:20" ht="45" x14ac:dyDescent="0.35">
+      <c r="A66" s="31"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="36"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="36" t="s">
+        <v>510</v>
+      </c>
+      <c r="G66" s="34" t="s">
+        <v>512</v>
+      </c>
+      <c r="H66" s="16"/>
+      <c r="I66" s="10"/>
+      <c r="J66" s="10"/>
+      <c r="K66" s="10"/>
+      <c r="L66" s="10"/>
+      <c r="M66" s="10"/>
+      <c r="N66" s="10"/>
+      <c r="O66" s="10"/>
+      <c r="P66" s="10"/>
+      <c r="Q66" s="10"/>
+      <c r="R66" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S66" s="10"/>
+      <c r="T66" s="10"/>
+    </row>
+    <row r="67" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="31"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="36"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="36"/>
+      <c r="G67" s="34" t="s">
+        <v>513</v>
+      </c>
+      <c r="H67" s="16"/>
+      <c r="I67" s="10"/>
+      <c r="J67" s="10"/>
+      <c r="K67" s="10"/>
+      <c r="L67" s="10"/>
+      <c r="M67" s="10"/>
+      <c r="N67" s="10"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="10"/>
+      <c r="Q67" s="10"/>
+      <c r="R67" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S67" s="10"/>
+      <c r="T67" s="10"/>
+    </row>
+    <row r="68" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A68" s="31"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="36"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="36" t="s">
+        <v>514</v>
+      </c>
+      <c r="G68" s="34" t="s">
+        <v>515</v>
+      </c>
+      <c r="H68" s="16"/>
+      <c r="I68" s="10"/>
+      <c r="J68" s="10"/>
+      <c r="K68" s="10"/>
+      <c r="L68" s="10"/>
+      <c r="M68" s="10"/>
+      <c r="N68" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O68" s="10"/>
+      <c r="P68" s="10"/>
+      <c r="Q68" s="10"/>
+      <c r="R68" s="10"/>
+      <c r="S68" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T68" s="10"/>
+    </row>
+    <row r="69" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="31"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="36"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="44" t="s">
+        <v>516</v>
+      </c>
+      <c r="G69" s="34" t="s">
+        <v>517</v>
+      </c>
+      <c r="H69" s="16"/>
+      <c r="I69" s="10"/>
+      <c r="J69" s="10"/>
+      <c r="K69" s="10"/>
+      <c r="L69" s="10"/>
+      <c r="M69" s="10"/>
+      <c r="N69" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O69" s="10"/>
+      <c r="P69" s="10"/>
+      <c r="Q69" s="10"/>
+      <c r="R69" s="10"/>
+      <c r="S69" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T69" s="10"/>
+    </row>
+    <row r="70" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="31"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="36"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="44" t="s">
+        <v>518</v>
+      </c>
+      <c r="G70" s="34" t="s">
+        <v>519</v>
+      </c>
+      <c r="H70" s="16"/>
+      <c r="I70" s="10"/>
+      <c r="J70" s="10"/>
+      <c r="K70" s="10"/>
+      <c r="L70" s="10"/>
+      <c r="M70" s="10"/>
+      <c r="N70" s="10"/>
+      <c r="O70" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P70" s="10"/>
+      <c r="Q70" s="10"/>
+      <c r="R70" s="10"/>
+      <c r="S70" s="10"/>
+      <c r="T70" s="10"/>
+    </row>
+    <row r="71" spans="1:20" ht="75" x14ac:dyDescent="0.35">
+      <c r="A71" s="31"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="36"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="36" t="s">
+        <v>520</v>
+      </c>
+      <c r="G71" s="30" t="s">
+        <v>521</v>
+      </c>
+      <c r="H71" s="16"/>
+      <c r="I71" s="10"/>
+      <c r="J71" s="10"/>
+      <c r="K71" s="10"/>
+      <c r="L71" s="10"/>
+      <c r="M71" s="10"/>
+      <c r="N71" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O71" s="10"/>
+      <c r="P71" s="10"/>
+      <c r="Q71" s="10"/>
+      <c r="R71" s="10"/>
+      <c r="S71" s="10"/>
+      <c r="T71" s="10"/>
+    </row>
+    <row r="72" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="31"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="36"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="36"/>
+      <c r="G72" s="34" t="s">
+        <v>522</v>
+      </c>
+      <c r="H72" s="16"/>
+      <c r="I72" s="10"/>
+      <c r="J72" s="10"/>
+      <c r="K72" s="10"/>
+      <c r="L72" s="10"/>
+      <c r="M72" s="10"/>
+      <c r="N72" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O72" s="10"/>
+      <c r="P72" s="10"/>
+      <c r="Q72" s="10"/>
+      <c r="R72" s="10"/>
+      <c r="S72" s="10"/>
+      <c r="T72" s="10"/>
+    </row>
+    <row r="73" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="31"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="36"/>
+      <c r="E73" s="5"/>
+      <c r="F73" s="36" t="s">
+        <v>523</v>
+      </c>
+      <c r="G73" s="30" t="s">
+        <v>524</v>
+      </c>
+      <c r="H73" s="16"/>
+      <c r="I73" s="10"/>
+      <c r="J73" s="10"/>
+      <c r="K73" s="10"/>
+      <c r="L73" s="10"/>
+      <c r="M73" s="10"/>
+      <c r="N73" s="10"/>
+      <c r="O73" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P73" s="10"/>
+      <c r="Q73" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R73" s="10"/>
+      <c r="S73" s="10"/>
+      <c r="T73" s="10"/>
+    </row>
+    <row r="74" spans="1:20" ht="45" x14ac:dyDescent="0.35">
+      <c r="A74" s="31"/>
+      <c r="B74" s="5"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="36"/>
+      <c r="E74" s="5"/>
+      <c r="F74" s="36" t="s">
+        <v>525</v>
+      </c>
+      <c r="G74" s="30" t="s">
+        <v>526</v>
+      </c>
+      <c r="H74" s="16"/>
+      <c r="I74" s="10"/>
+      <c r="J74" s="10"/>
+      <c r="K74" s="10"/>
+      <c r="L74" s="10"/>
+      <c r="M74" s="10"/>
+      <c r="N74" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O74" s="10"/>
+      <c r="P74" s="10"/>
+      <c r="Q74" s="10"/>
+      <c r="R74" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S74" s="10"/>
+      <c r="T74" s="10"/>
+    </row>
+    <row r="75" spans="1:20" ht="107.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="31"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="5"/>
+      <c r="D75" s="36"/>
+      <c r="E75" s="5"/>
+      <c r="F75" s="36" t="s">
+        <v>527</v>
+      </c>
+      <c r="G75" s="30" t="s">
+        <v>528</v>
+      </c>
+      <c r="H75" s="16"/>
+      <c r="I75" s="10"/>
+      <c r="J75" s="10"/>
+      <c r="K75" s="10"/>
+      <c r="L75" s="10"/>
+      <c r="M75" s="10"/>
+      <c r="N75" s="10"/>
+      <c r="O75" s="10"/>
+      <c r="P75" s="10"/>
+      <c r="Q75" s="10"/>
+      <c r="R75" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S75" s="10"/>
+      <c r="T75" s="10"/>
+    </row>
+    <row r="76" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A76" s="31"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="5"/>
+      <c r="D76" s="36"/>
+      <c r="E76" s="5"/>
+      <c r="F76" s="36" t="s">
+        <v>530</v>
+      </c>
+      <c r="G76" s="30" t="s">
+        <v>529</v>
+      </c>
+      <c r="H76" s="16"/>
+      <c r="I76" s="10"/>
+      <c r="J76" s="10"/>
+      <c r="K76" s="10"/>
+      <c r="L76" s="10"/>
+      <c r="M76" s="10"/>
+      <c r="N76" s="10"/>
+      <c r="O76" s="10"/>
+      <c r="P76" s="10"/>
+      <c r="Q76" s="10"/>
+      <c r="R76" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S76" s="10"/>
+      <c r="T76" s="10"/>
+    </row>
+    <row r="77" spans="1:20" ht="62.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="31"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="5"/>
+      <c r="D77" s="36"/>
+      <c r="E77" s="5"/>
+      <c r="F77" s="36" t="s">
+        <v>531</v>
+      </c>
+      <c r="G77" s="30" t="s">
+        <v>532</v>
+      </c>
+      <c r="H77" s="16"/>
+      <c r="I77" s="10"/>
+      <c r="J77" s="10"/>
+      <c r="K77" s="10"/>
+      <c r="L77" s="10"/>
+      <c r="M77" s="10"/>
+      <c r="N77" s="10"/>
+      <c r="O77" s="10"/>
+      <c r="P77" s="10"/>
+      <c r="Q77" s="10"/>
+      <c r="R77" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S77" s="10"/>
+      <c r="T77" s="10"/>
+    </row>
+    <row r="78" spans="1:20" ht="62.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="31"/>
+      <c r="B78" s="5"/>
+      <c r="C78" s="5"/>
+      <c r="D78" s="36"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="36"/>
+      <c r="G78" s="30" t="s">
+        <v>594</v>
+      </c>
+      <c r="H78" s="16"/>
+      <c r="I78" s="10"/>
+      <c r="J78" s="10"/>
+      <c r="K78" s="10"/>
+      <c r="L78" s="10"/>
+      <c r="M78" s="10"/>
+      <c r="N78" s="10"/>
+      <c r="O78" s="10"/>
+      <c r="P78" s="10"/>
+      <c r="Q78" s="10"/>
+      <c r="R78" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S78" s="10"/>
+      <c r="T78" s="10"/>
+    </row>
+    <row r="79" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A79" s="31"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="5"/>
+      <c r="D79" s="36"/>
+      <c r="E79" s="5"/>
+      <c r="F79" s="36" t="s">
+        <v>533</v>
+      </c>
+      <c r="G79" s="30" t="s">
+        <v>534</v>
+      </c>
+      <c r="H79" s="16"/>
+      <c r="I79" s="10"/>
+      <c r="J79" s="10"/>
+      <c r="K79" s="10"/>
+      <c r="L79" s="10"/>
+      <c r="M79" s="10"/>
+      <c r="N79" s="10"/>
+      <c r="O79" s="10"/>
+      <c r="P79" s="10"/>
+      <c r="Q79" s="10"/>
+      <c r="R79" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S79" s="10"/>
+      <c r="T79" s="10"/>
+    </row>
+    <row r="80" spans="1:20" ht="105" x14ac:dyDescent="0.35">
+      <c r="A80" s="32" t="s">
+        <v>555</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D80" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F80" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="G80" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="H80" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I80" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J80" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K80" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L80" s="10"/>
+      <c r="M80" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N80" s="10"/>
+      <c r="O80" s="10"/>
+      <c r="P80" s="10"/>
+      <c r="Q80" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R80" s="10"/>
+      <c r="S80" s="10"/>
+      <c r="T80" s="10"/>
+    </row>
+    <row r="81" spans="1:20" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="31"/>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="36"/>
+      <c r="E81" s="5"/>
+      <c r="F81" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="G81" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="H81" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I81" s="10"/>
+      <c r="J81" s="10"/>
+      <c r="K81" s="10"/>
+      <c r="L81" s="10"/>
+      <c r="M81" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N81" s="10"/>
+      <c r="O81" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P81" s="10"/>
+      <c r="Q81" s="10"/>
+      <c r="R81" s="10"/>
+      <c r="S81" s="10"/>
+      <c r="T81" s="10"/>
+    </row>
+    <row r="82" spans="1:20" ht="97.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="31"/>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="36"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="H82" s="16"/>
+      <c r="I82" s="10"/>
+      <c r="J82" s="10"/>
+      <c r="K82" s="10"/>
+      <c r="L82" s="10"/>
+      <c r="M82" s="10"/>
+      <c r="N82" s="10"/>
+      <c r="O82" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P82" s="10"/>
+      <c r="Q82" s="10"/>
+      <c r="R82" s="10"/>
+      <c r="S82" s="10"/>
+      <c r="T82" s="10"/>
+    </row>
+    <row r="83" spans="1:20" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="31"/>
+      <c r="B83" s="5"/>
+      <c r="C83" s="5"/>
+      <c r="D83" s="36"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="36"/>
+      <c r="G83" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="H83" s="16"/>
+      <c r="I83" s="10"/>
+      <c r="J83" s="10"/>
+      <c r="K83" s="10"/>
+      <c r="L83" s="10"/>
+      <c r="M83" s="10"/>
+      <c r="N83" s="10"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="10"/>
+      <c r="Q83" s="10"/>
+      <c r="R83" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S83" s="10"/>
+      <c r="T83" s="10"/>
+    </row>
+    <row r="84" spans="1:20" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="31"/>
+      <c r="B84" s="5"/>
+      <c r="C84" s="5"/>
+      <c r="D84" s="36"/>
+      <c r="E84" s="5"/>
+      <c r="F84" s="36"/>
+      <c r="G84" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="H84" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I84" s="10"/>
+      <c r="J84" s="10"/>
+      <c r="K84" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L84" s="10"/>
+      <c r="M84" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N84" s="10"/>
+      <c r="O84" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P84" s="10"/>
+      <c r="Q84" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R84" s="10"/>
+      <c r="S84" s="10"/>
+      <c r="T84" s="10"/>
+    </row>
+    <row r="85" spans="1:20" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="31"/>
+      <c r="B85" s="5"/>
+      <c r="C85" s="5"/>
+      <c r="D85" s="36"/>
+      <c r="E85" s="5"/>
+      <c r="F85" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="G85" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="H85" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L85" s="10"/>
+      <c r="M85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S85" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T85" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20" ht="95.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="31"/>
+      <c r="B86" s="5"/>
+      <c r="C86" s="5"/>
+      <c r="D86" s="36"/>
+      <c r="E86" s="5"/>
+      <c r="F86" s="36"/>
+      <c r="G86" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="H86" s="16"/>
+      <c r="I86" s="10"/>
+      <c r="J86" s="10"/>
+      <c r="K86" s="10"/>
+      <c r="L86" s="10"/>
+      <c r="M86" s="10"/>
+      <c r="N86" s="10"/>
+      <c r="O86" s="10"/>
+      <c r="P86" s="10"/>
+      <c r="Q86" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R86" s="10"/>
+      <c r="S86" s="10"/>
+      <c r="T86" s="10"/>
+    </row>
+    <row r="87" spans="1:20" ht="150" x14ac:dyDescent="0.35">
+      <c r="A87" s="32" t="s">
+        <v>541</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" s="36" t="s">
+        <v>542</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="F87" s="36" t="s">
+        <v>543</v>
+      </c>
+      <c r="G87" s="34"/>
+      <c r="H87" s="16"/>
+      <c r="I87" s="10"/>
+      <c r="J87" s="10"/>
+      <c r="K87" s="10"/>
+      <c r="L87" s="10"/>
+      <c r="M87" s="10"/>
+      <c r="N87" s="10"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="10"/>
+      <c r="Q87" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R87" s="10"/>
+      <c r="S87" s="10"/>
+      <c r="T87" s="10"/>
+    </row>
+    <row r="88" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="31"/>
+      <c r="B88" s="5"/>
+      <c r="C88" s="5"/>
+      <c r="D88" s="36"/>
+      <c r="E88" s="5"/>
+      <c r="F88" s="44" t="s">
+        <v>552</v>
+      </c>
+      <c r="G88" s="59" t="s">
+        <v>544</v>
+      </c>
+      <c r="H88" s="16"/>
+      <c r="I88" s="10"/>
+      <c r="J88" s="10"/>
+      <c r="K88" s="10"/>
+      <c r="L88" s="10"/>
+      <c r="M88" s="10"/>
+      <c r="N88" s="10"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="10"/>
+      <c r="Q88" s="10"/>
+      <c r="R88" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S88" s="10"/>
+      <c r="T88" s="10"/>
+    </row>
+    <row r="89" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="31"/>
+      <c r="B89" s="5"/>
+      <c r="C89" s="5"/>
+      <c r="D89" s="36"/>
+      <c r="E89" s="5"/>
+      <c r="F89" s="44"/>
+      <c r="G89" s="59" t="s">
+        <v>545</v>
+      </c>
+      <c r="H89" s="16"/>
+      <c r="I89" s="10"/>
+      <c r="J89" s="10"/>
+      <c r="K89" s="10"/>
+      <c r="L89" s="10"/>
+      <c r="M89" s="10"/>
+      <c r="N89" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O89" s="10"/>
+      <c r="P89" s="10"/>
+      <c r="Q89" s="10"/>
+      <c r="R89" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S89" s="10"/>
+      <c r="T89" s="10"/>
+    </row>
+    <row r="90" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="31"/>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="36"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="44"/>
+      <c r="G90" s="59" t="s">
+        <v>546</v>
+      </c>
+      <c r="H90" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I90" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J90" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K90" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L90" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M90" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N90" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O90" s="10"/>
+      <c r="P90" s="10"/>
+      <c r="Q90" s="10"/>
+      <c r="R90" s="10"/>
+      <c r="S90" s="10"/>
+      <c r="T90" s="10"/>
+    </row>
+    <row r="91" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="31"/>
+      <c r="B91" s="5"/>
+      <c r="C91" s="5"/>
+      <c r="D91" s="36"/>
+      <c r="E91" s="5"/>
+      <c r="F91" s="44"/>
+      <c r="G91" s="59" t="s">
+        <v>547</v>
+      </c>
+      <c r="H91" s="16"/>
+      <c r="I91" s="10"/>
+      <c r="J91" s="10"/>
+      <c r="K91" s="10"/>
+      <c r="L91" s="10"/>
+      <c r="M91" s="10"/>
+      <c r="N91" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O91" s="10"/>
+      <c r="P91" s="10"/>
+      <c r="Q91" s="10"/>
+      <c r="R91" s="10"/>
+      <c r="S91" s="10"/>
+      <c r="T91" s="10"/>
+    </row>
+    <row r="92" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="31"/>
+      <c r="B92" s="5"/>
+      <c r="C92" s="5"/>
+      <c r="D92" s="36"/>
+      <c r="E92" s="5"/>
+      <c r="F92" s="44"/>
+      <c r="G92" s="59" t="s">
+        <v>548</v>
+      </c>
+      <c r="H92" s="16"/>
+      <c r="I92" s="10"/>
+      <c r="J92" s="10"/>
+      <c r="K92" s="10"/>
+      <c r="L92" s="10"/>
+      <c r="M92" s="10"/>
+      <c r="N92" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O92" s="10"/>
+      <c r="P92" s="10"/>
+      <c r="Q92" s="10"/>
+      <c r="R92" s="10"/>
+      <c r="S92" s="10"/>
+      <c r="T92" s="10"/>
+    </row>
+    <row r="93" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="31"/>
+      <c r="B93" s="5"/>
+      <c r="C93" s="5"/>
+      <c r="D93" s="36"/>
+      <c r="E93" s="5"/>
+      <c r="G93" s="59" t="s">
+        <v>549</v>
+      </c>
+      <c r="H93" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I93" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J93" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K93" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L93" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M93" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N93" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O93" s="10"/>
+      <c r="P93" s="10"/>
+      <c r="Q93" s="10"/>
+      <c r="R93" s="10"/>
+      <c r="S93" s="10"/>
+      <c r="T93" s="10"/>
+    </row>
+    <row r="94" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="31"/>
+      <c r="B94" s="5"/>
+      <c r="C94" s="5"/>
+      <c r="D94" s="36"/>
+      <c r="E94" s="5"/>
+      <c r="F94" s="44"/>
+      <c r="G94" s="59" t="s">
+        <v>550</v>
+      </c>
+      <c r="H94" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I94" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J94" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K94" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L94" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M94" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N94" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O94" s="10"/>
+      <c r="P94" s="10"/>
+      <c r="Q94" s="10"/>
+      <c r="R94" s="10"/>
+      <c r="S94" s="10"/>
+      <c r="T94" s="10"/>
+    </row>
+    <row r="95" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="31"/>
+      <c r="B95" s="5"/>
+      <c r="C95" s="5"/>
+      <c r="D95" s="36"/>
+      <c r="E95" s="5"/>
+      <c r="F95" s="44"/>
+      <c r="G95" s="59" t="s">
+        <v>551</v>
+      </c>
+      <c r="H95" s="16"/>
+      <c r="I95" s="10"/>
+      <c r="J95" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K95" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L95" s="10"/>
+      <c r="M95" s="10"/>
+      <c r="N95" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O95" s="10"/>
+      <c r="P95" s="10"/>
+      <c r="Q95" s="10"/>
+      <c r="R95" s="10"/>
+      <c r="S95" s="10"/>
+      <c r="T95" s="10"/>
+    </row>
+    <row r="96" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="31"/>
+      <c r="B96" s="5"/>
+      <c r="C96" s="5"/>
+      <c r="D96" s="36"/>
+      <c r="E96" s="5"/>
+      <c r="F96" s="35" t="s">
+        <v>553</v>
+      </c>
+      <c r="G96" s="34" t="s">
+        <v>554</v>
+      </c>
+      <c r="H96" s="16"/>
+      <c r="I96" s="10"/>
+      <c r="J96" s="10"/>
+      <c r="K96" s="10"/>
+      <c r="L96" s="10"/>
+      <c r="M96" s="10"/>
+      <c r="N96" s="10"/>
+      <c r="O96" s="10"/>
+      <c r="P96" s="10"/>
+      <c r="Q96" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R96" s="10"/>
+      <c r="S96" s="10"/>
+      <c r="T96" s="10"/>
+    </row>
+    <row r="97" spans="1:20" ht="300" x14ac:dyDescent="0.35">
+      <c r="A97" s="32" t="s">
+        <v>557</v>
+      </c>
+      <c r="B97" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N2" s="13" t="s">
+      <c r="C97" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="O2" s="13" t="s">
-[...60 lines deleted...]
-      <c r="G4" s="39" t="s">
+      <c r="D97" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F97" s="35"/>
+      <c r="G97" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="H97" s="16"/>
+      <c r="I97" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J97" s="10"/>
+      <c r="K97" s="10"/>
+      <c r="L97" s="10"/>
+      <c r="M97" s="10"/>
+      <c r="N97" s="10"/>
+      <c r="O97" s="10"/>
+      <c r="P97" s="10"/>
+      <c r="Q97" s="10"/>
+      <c r="R97" s="10"/>
+      <c r="S97" s="10"/>
+      <c r="T97" s="10"/>
+    </row>
+    <row r="98" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="31"/>
+      <c r="B98" s="5"/>
+      <c r="C98" s="5"/>
+      <c r="D98" s="36"/>
+      <c r="E98" s="5"/>
+      <c r="F98" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="G98" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="H98" s="16"/>
+      <c r="I98" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J98" s="10"/>
+      <c r="K98" s="10"/>
+      <c r="L98" s="10"/>
+      <c r="M98" s="10"/>
+      <c r="N98" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O98" s="10"/>
+      <c r="P98" s="10"/>
+      <c r="Q98" s="10"/>
+      <c r="R98" s="10"/>
+      <c r="S98" s="10"/>
+      <c r="T98" s="10"/>
+    </row>
+    <row r="99" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="31"/>
+      <c r="B99" s="5"/>
+      <c r="C99" s="5"/>
+      <c r="D99" s="36"/>
+      <c r="E99" s="5"/>
+      <c r="F99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G99" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="H99" s="16"/>
+      <c r="I99" s="10"/>
+      <c r="J99" s="10"/>
+      <c r="K99" s="10"/>
+      <c r="L99" s="10"/>
+      <c r="M99" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N99" s="10"/>
+      <c r="O99" s="10"/>
+      <c r="P99" s="10"/>
+      <c r="Q99" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R99" s="10"/>
+      <c r="S99" s="10"/>
+      <c r="T99" s="10"/>
+    </row>
+    <row r="100" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="31"/>
+      <c r="B100" s="5"/>
+      <c r="C100" s="5"/>
+      <c r="D100" s="36"/>
+      <c r="E100" s="5"/>
+      <c r="F100" s="36"/>
+      <c r="G100" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="H100" s="16"/>
+      <c r="I100" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J100" s="10"/>
+      <c r="K100" s="10"/>
+      <c r="L100" s="10"/>
+      <c r="M100" s="10"/>
+      <c r="N100" s="10"/>
+      <c r="O100" s="10"/>
+      <c r="P100" s="10"/>
+      <c r="Q100" s="10"/>
+      <c r="R100" s="10"/>
+      <c r="S100" s="10"/>
+      <c r="T100" s="10"/>
+    </row>
+    <row r="101" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="31"/>
+      <c r="B101" s="5"/>
+      <c r="C101" s="5"/>
+      <c r="D101" s="36"/>
+      <c r="E101" s="5"/>
+      <c r="F101" s="36"/>
+      <c r="G101" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="H101" s="16"/>
+      <c r="I101" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J101" s="10"/>
+      <c r="K101" s="10"/>
+      <c r="L101" s="10"/>
+      <c r="M101" s="10"/>
+      <c r="N101" s="10"/>
+      <c r="O101" s="10"/>
+      <c r="P101" s="10"/>
+      <c r="Q101" s="10"/>
+      <c r="R101" s="10"/>
+      <c r="S101" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T101" s="10"/>
+    </row>
+    <row r="102" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="31"/>
+      <c r="B102" s="5"/>
+      <c r="C102" s="5"/>
+      <c r="D102" s="36"/>
+      <c r="E102" s="5"/>
+      <c r="F102" s="36"/>
+      <c r="G102" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="H102" s="16"/>
+      <c r="I102" s="10"/>
+      <c r="J102" s="10"/>
+      <c r="K102" s="10"/>
+      <c r="L102" s="10"/>
+      <c r="M102" s="10"/>
+      <c r="N102" s="10"/>
+      <c r="O102" s="10"/>
+      <c r="P102" s="10"/>
+      <c r="Q102" s="10"/>
+      <c r="R102" s="10"/>
+      <c r="S102" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T102" s="10"/>
+    </row>
+    <row r="103" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="31"/>
+      <c r="B103" s="5"/>
+      <c r="C103" s="5"/>
+      <c r="D103" s="36"/>
+      <c r="E103" s="5"/>
+      <c r="F103" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="G103" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="H103" s="16"/>
+      <c r="I103" s="10"/>
+      <c r="J103" s="10"/>
+      <c r="K103" s="10"/>
+      <c r="L103" s="10"/>
+      <c r="M103" s="10"/>
+      <c r="N103" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O103" s="10"/>
+      <c r="P103" s="10"/>
+      <c r="Q103" s="10"/>
+      <c r="R103" s="10"/>
+      <c r="S103" s="10"/>
+      <c r="T103" s="10"/>
+    </row>
+    <row r="104" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A104" s="31"/>
+      <c r="B104" s="5"/>
+      <c r="C104" s="5"/>
+      <c r="D104" s="36"/>
+      <c r="E104" s="5"/>
+      <c r="F104" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="G104" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="H104" s="16"/>
+      <c r="I104" s="10"/>
+      <c r="J104" s="10"/>
+      <c r="K104" s="10"/>
+      <c r="L104" s="10"/>
+      <c r="M104" s="10"/>
+      <c r="N104" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O104" s="10"/>
+      <c r="P104" s="10"/>
+      <c r="Q104" s="10"/>
+      <c r="R104" s="10"/>
+      <c r="S104" s="10"/>
+      <c r="T104" s="10"/>
+    </row>
+    <row r="105" spans="1:20" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="32" t="s">
+        <v>558</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D105" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F105" s="36"/>
+      <c r="G105" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="H105" s="16"/>
+      <c r="I105" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J105" s="10"/>
+      <c r="K105" s="10"/>
+      <c r="L105" s="10"/>
+      <c r="M105" s="10"/>
+      <c r="N105" s="10"/>
+      <c r="O105" s="10"/>
+      <c r="P105" s="10"/>
+      <c r="Q105" s="10"/>
+      <c r="R105" s="10"/>
+      <c r="S105" s="10"/>
+      <c r="T105" s="10"/>
+    </row>
+    <row r="106" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="31"/>
+      <c r="B106" s="5"/>
+      <c r="C106" s="5"/>
+      <c r="D106" s="36"/>
+      <c r="E106" s="5"/>
+      <c r="F106" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="G106" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="H106" s="16"/>
+      <c r="I106" s="10"/>
+      <c r="J106" s="10"/>
+      <c r="K106" s="10"/>
+      <c r="L106" s="10"/>
+      <c r="M106" s="10"/>
+      <c r="N106" s="10"/>
+      <c r="O106" s="10"/>
+      <c r="P106" s="10"/>
+      <c r="Q106" s="10"/>
+      <c r="R106" s="10"/>
+      <c r="S106" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T106" s="10"/>
+    </row>
+    <row r="107" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="31"/>
+      <c r="B107" s="5"/>
+      <c r="C107" s="5"/>
+      <c r="D107" s="36"/>
+      <c r="E107" s="5"/>
+      <c r="F107" s="36"/>
+      <c r="G107" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="H107" s="16"/>
+      <c r="I107" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J107" s="10"/>
+      <c r="K107" s="10"/>
+      <c r="L107" s="10"/>
+      <c r="M107" s="10"/>
+      <c r="N107" s="10"/>
+      <c r="O107" s="10"/>
+      <c r="P107" s="10"/>
+      <c r="Q107" s="10"/>
+      <c r="R107" s="10"/>
+      <c r="S107" s="10"/>
+      <c r="T107" s="10"/>
+    </row>
+    <row r="108" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="31"/>
+      <c r="B108" s="5"/>
+      <c r="C108" s="5"/>
+      <c r="D108" s="36"/>
+      <c r="E108" s="5"/>
+      <c r="F108" s="36"/>
+      <c r="G108" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="H108" s="16"/>
+      <c r="I108" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J108" s="10"/>
+      <c r="K108" s="10"/>
+      <c r="L108" s="10"/>
+      <c r="M108" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N108" s="10"/>
+      <c r="O108" s="10"/>
+      <c r="P108" s="10"/>
+      <c r="Q108" s="10"/>
+      <c r="R108" s="10"/>
+      <c r="S108" s="10"/>
+      <c r="T108" s="10"/>
+    </row>
+    <row r="109" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="31"/>
+      <c r="B109" s="5"/>
+      <c r="C109" s="5"/>
+      <c r="D109" s="36"/>
+      <c r="E109" s="5"/>
+      <c r="F109" s="36"/>
+      <c r="G109" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="H109" s="16"/>
+      <c r="I109" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J109" s="10"/>
+      <c r="K109" s="10"/>
+      <c r="L109" s="10"/>
+      <c r="M109" s="10"/>
+      <c r="N109" s="10"/>
+      <c r="O109" s="10"/>
+      <c r="P109" s="10"/>
+      <c r="Q109" s="10"/>
+      <c r="R109" s="10"/>
+      <c r="S109" s="10"/>
+      <c r="T109" s="10"/>
+    </row>
+    <row r="110" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="31"/>
+      <c r="B110" s="5"/>
+      <c r="C110" s="5"/>
+      <c r="D110" s="36"/>
+      <c r="E110" s="5"/>
+      <c r="F110" s="36"/>
+      <c r="G110" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="H110" s="16"/>
+      <c r="I110" s="10"/>
+      <c r="J110" s="10"/>
+      <c r="K110" s="10"/>
+      <c r="L110" s="10"/>
+      <c r="M110" s="10"/>
+      <c r="N110" s="10"/>
+      <c r="O110" s="10"/>
+      <c r="P110" s="10"/>
+      <c r="Q110" s="10"/>
+      <c r="R110" s="10"/>
+      <c r="S110" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T110" s="10"/>
+    </row>
+    <row r="111" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="31"/>
+      <c r="B111" s="5"/>
+      <c r="C111" s="5"/>
+      <c r="D111" s="36"/>
+      <c r="E111" s="5"/>
+      <c r="F111" s="36"/>
+      <c r="G111" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="H111" s="16"/>
+      <c r="I111" s="10"/>
+      <c r="J111" s="10"/>
+      <c r="K111" s="10"/>
+      <c r="L111" s="10"/>
+      <c r="M111" s="10"/>
+      <c r="N111" s="10"/>
+      <c r="O111" s="10"/>
+      <c r="P111" s="10"/>
+      <c r="Q111" s="10"/>
+      <c r="R111" s="10"/>
+      <c r="S111" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T111" s="10"/>
+    </row>
+    <row r="112" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="31"/>
+      <c r="B112" s="5"/>
+      <c r="C112" s="5"/>
+      <c r="D112" s="36"/>
+      <c r="E112" s="5"/>
+      <c r="F112" s="36"/>
+      <c r="G112" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="H112" s="16"/>
+      <c r="I112" s="10"/>
+      <c r="J112" s="10"/>
+      <c r="K112" s="10"/>
+      <c r="L112" s="10"/>
+      <c r="M112" s="10"/>
+      <c r="N112" s="10"/>
+      <c r="O112" s="10"/>
+      <c r="P112" s="10"/>
+      <c r="Q112" s="10"/>
+      <c r="R112" s="10"/>
+      <c r="S112" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T112" s="10"/>
+    </row>
+    <row r="113" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A113" s="31"/>
+      <c r="B113" s="5"/>
+      <c r="C113" s="5"/>
+      <c r="D113" s="36"/>
+      <c r="E113" s="5"/>
+      <c r="F113" s="36"/>
+      <c r="G113" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="H113" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I113" s="10"/>
+      <c r="J113" s="10"/>
+      <c r="K113" s="10"/>
+      <c r="L113" s="10"/>
+      <c r="M113" s="10"/>
+      <c r="N113" s="10"/>
+      <c r="O113" s="10"/>
+      <c r="P113" s="10"/>
+      <c r="Q113" s="10"/>
+      <c r="R113" s="10"/>
+      <c r="S113" s="10"/>
+      <c r="T113" s="10"/>
+    </row>
+    <row r="114" spans="1:20" ht="45" x14ac:dyDescent="0.35">
+      <c r="A114" s="31"/>
+      <c r="B114" s="5"/>
+      <c r="C114" s="5"/>
+      <c r="D114" s="36"/>
+      <c r="E114" s="5"/>
+      <c r="F114" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="G114" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="H114" s="16"/>
+      <c r="I114" s="10"/>
+      <c r="J114" s="10"/>
+      <c r="K114" s="10"/>
+      <c r="L114" s="10"/>
+      <c r="M114" s="10"/>
+      <c r="N114" s="10"/>
+      <c r="O114" s="10"/>
+      <c r="P114" s="10"/>
+      <c r="Q114" s="10"/>
+      <c r="R114" s="10"/>
+      <c r="S114" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T114" s="10"/>
+    </row>
+    <row r="115" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A115" s="31"/>
+      <c r="B115" s="5"/>
+      <c r="C115" s="5"/>
+      <c r="D115" s="36"/>
+      <c r="E115" s="5"/>
+      <c r="F115" s="36"/>
+      <c r="G115" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="H115" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I115" s="10"/>
+      <c r="J115" s="10"/>
+      <c r="K115" s="10"/>
+      <c r="L115" s="10"/>
+      <c r="M115" s="10"/>
+      <c r="N115" s="10"/>
+      <c r="O115" s="10"/>
+      <c r="P115" s="10"/>
+      <c r="Q115" s="10"/>
+      <c r="R115" s="10"/>
+      <c r="S115" s="10"/>
+      <c r="T115" s="10"/>
+    </row>
+    <row r="116" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="31"/>
+      <c r="B116" s="5"/>
+      <c r="C116" s="5"/>
+      <c r="D116" s="36"/>
+      <c r="E116" s="5"/>
+      <c r="F116" s="36"/>
+      <c r="G116" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="H116" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I116" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J116" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K116" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L116" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M116" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N116" s="10"/>
+      <c r="O116" s="10"/>
+      <c r="P116" s="10"/>
+      <c r="Q116" s="10"/>
+      <c r="R116" s="10"/>
+      <c r="S116" s="10"/>
+      <c r="T116" s="10"/>
+    </row>
+    <row r="117" spans="1:20" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A117" s="31"/>
+      <c r="B117" s="5"/>
+      <c r="C117" s="5"/>
+      <c r="D117" s="36"/>
+      <c r="E117" s="5"/>
+      <c r="F117" s="36"/>
+      <c r="G117" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="H117" s="16"/>
+      <c r="I117" s="10"/>
+      <c r="J117" s="10"/>
+      <c r="K117" s="10"/>
+      <c r="L117" s="10"/>
+      <c r="M117" s="10"/>
+      <c r="N117" s="10"/>
+      <c r="O117" s="10"/>
+      <c r="P117" s="10"/>
+      <c r="Q117" s="10"/>
+      <c r="R117" s="10"/>
+      <c r="S117" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T117" s="10"/>
+    </row>
+    <row r="118" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="31"/>
+      <c r="B118" s="5"/>
+      <c r="C118" s="5"/>
+      <c r="D118" s="36"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="36"/>
+      <c r="G118" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="H118" s="16"/>
+      <c r="I118" s="10"/>
+      <c r="J118" s="10"/>
+      <c r="K118" s="10"/>
+      <c r="L118" s="10"/>
+      <c r="M118" s="10"/>
+      <c r="N118" s="10"/>
+      <c r="O118" s="10"/>
+      <c r="P118" s="10"/>
+      <c r="Q118" s="10"/>
+      <c r="R118" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S118" s="10"/>
+      <c r="T118" s="10"/>
+    </row>
+    <row r="119" spans="1:20" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="31"/>
+      <c r="B119" s="5"/>
+      <c r="C119" s="5"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="5"/>
+      <c r="F119" s="36"/>
+      <c r="G119" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="H119" s="16"/>
+      <c r="I119" s="10"/>
+      <c r="J119" s="10"/>
+      <c r="K119" s="10"/>
+      <c r="L119" s="10"/>
+      <c r="M119" s="10"/>
+      <c r="N119" s="10"/>
+      <c r="O119" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P119" s="10"/>
+      <c r="Q119" s="10"/>
+      <c r="R119" s="10"/>
+      <c r="S119" s="10"/>
+      <c r="T119" s="10"/>
+    </row>
+    <row r="120" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="31"/>
+      <c r="B120" s="5"/>
+      <c r="C120" s="5"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="5"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="H120" s="16"/>
+      <c r="I120" s="10"/>
+      <c r="J120" s="10"/>
+      <c r="K120" s="10"/>
+      <c r="L120" s="10"/>
+      <c r="M120" s="10"/>
+      <c r="N120" s="10"/>
+      <c r="O120" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P120" s="10"/>
+      <c r="Q120" s="10"/>
+      <c r="R120" s="10"/>
+      <c r="S120" s="10"/>
+      <c r="T120" s="10"/>
+    </row>
+    <row r="121" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="31"/>
+      <c r="B121" s="5"/>
+      <c r="C121" s="5"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="5"/>
+      <c r="F121" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G121" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="H121" s="16"/>
+      <c r="I121" s="10"/>
+      <c r="J121" s="10"/>
+      <c r="K121" s="10"/>
+      <c r="L121" s="10"/>
+      <c r="M121" s="10"/>
+      <c r="N121" s="10"/>
+      <c r="O121" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P121" s="10"/>
+      <c r="Q121" s="10"/>
+      <c r="R121" s="10"/>
+      <c r="S121" s="10"/>
+      <c r="T121" s="10"/>
+    </row>
+    <row r="122" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="31"/>
+      <c r="B122" s="5"/>
+      <c r="C122" s="5"/>
+      <c r="D122" s="36"/>
+      <c r="E122" s="5"/>
+      <c r="F122" s="36"/>
+      <c r="G122" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="H122" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I122" s="10"/>
+      <c r="J122" s="10"/>
+      <c r="K122" s="10"/>
+      <c r="L122" s="10"/>
+      <c r="M122" s="10"/>
+      <c r="N122" s="10"/>
+      <c r="O122" s="10"/>
+      <c r="P122" s="10"/>
+      <c r="Q122" s="10"/>
+      <c r="R122" s="10"/>
+      <c r="S122" s="10"/>
+      <c r="T122" s="10"/>
+    </row>
+    <row r="123" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A123" s="31"/>
+      <c r="B123" s="5"/>
+      <c r="C123" s="5"/>
+      <c r="D123" s="36"/>
+      <c r="E123" s="5"/>
+      <c r="F123" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="G123" s="34"/>
+      <c r="H123" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I123" s="10"/>
+      <c r="J123" s="10"/>
+      <c r="K123" s="10"/>
+      <c r="L123" s="10"/>
+      <c r="M123" s="10"/>
+      <c r="N123" s="10"/>
+      <c r="O123" s="10"/>
+      <c r="P123" s="10"/>
+      <c r="Q123" s="10"/>
+      <c r="R123" s="10"/>
+      <c r="S123" s="10"/>
+      <c r="T123" s="10"/>
+    </row>
+    <row r="124" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A124" s="31"/>
+      <c r="B124" s="5"/>
+      <c r="C124" s="5"/>
+      <c r="D124" s="36"/>
+      <c r="E124" s="5"/>
+      <c r="F124" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="G124" s="34"/>
+      <c r="H124" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I124" s="10"/>
+      <c r="J124" s="10"/>
+      <c r="K124" s="10"/>
+      <c r="L124" s="10"/>
+      <c r="M124" s="10"/>
+      <c r="N124" s="10"/>
+      <c r="O124" s="10"/>
+      <c r="P124" s="10"/>
+      <c r="Q124" s="10"/>
+      <c r="R124" s="10"/>
+      <c r="S124" s="10"/>
+      <c r="T124" s="10"/>
+    </row>
+    <row r="125" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="31"/>
+      <c r="B125" s="5"/>
+      <c r="C125" s="5"/>
+      <c r="D125" s="36"/>
+      <c r="E125" s="5"/>
+      <c r="F125" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="G125" s="34"/>
+      <c r="H125" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I125" s="10"/>
+      <c r="J125" s="10"/>
+      <c r="K125" s="10"/>
+      <c r="L125" s="10"/>
+      <c r="M125" s="10"/>
+      <c r="N125" s="10"/>
+      <c r="O125" s="10"/>
+      <c r="P125" s="10"/>
+      <c r="Q125" s="10"/>
+      <c r="R125" s="10"/>
+      <c r="S125" s="10"/>
+      <c r="T125" s="10"/>
+    </row>
+    <row r="126" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A126" s="31"/>
+      <c r="B126" s="5"/>
+      <c r="C126" s="5"/>
+      <c r="D126" s="36"/>
+      <c r="E126" s="5"/>
+      <c r="F126" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G126" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="H126" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I126" s="10"/>
+      <c r="J126" s="10"/>
+      <c r="K126" s="10"/>
+      <c r="L126" s="10"/>
+      <c r="M126" s="10"/>
+      <c r="N126" s="10"/>
+      <c r="O126" s="10"/>
+      <c r="P126" s="10"/>
+      <c r="Q126" s="10"/>
+      <c r="R126" s="10"/>
+      <c r="S126" s="10"/>
+      <c r="T126" s="10"/>
+    </row>
+    <row r="127" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A127" s="31"/>
+      <c r="B127" s="5"/>
+      <c r="C127" s="5"/>
+      <c r="D127" s="36"/>
+      <c r="E127" s="5"/>
+      <c r="F127" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="G127" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="H127" s="16"/>
+      <c r="I127" s="10"/>
+      <c r="J127" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K127" s="10"/>
+      <c r="L127" s="10"/>
+      <c r="M127" s="10"/>
+      <c r="N127" s="10"/>
+      <c r="O127" s="10"/>
+      <c r="P127" s="10"/>
+      <c r="Q127" s="10"/>
+      <c r="R127" s="10"/>
+      <c r="S127" s="10"/>
+      <c r="T127" s="10"/>
+    </row>
+    <row r="128" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="31"/>
+      <c r="B128" s="5"/>
+      <c r="C128" s="5"/>
+      <c r="D128" s="36"/>
+      <c r="E128" s="5"/>
+      <c r="F128" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="G128" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="H128" s="16"/>
+      <c r="I128" s="10"/>
+      <c r="J128" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K128" s="10"/>
+      <c r="L128" s="10"/>
+      <c r="M128" s="10"/>
+      <c r="N128" s="10"/>
+      <c r="O128" s="10"/>
+      <c r="P128" s="10"/>
+      <c r="Q128" s="10"/>
+      <c r="R128" s="10"/>
+      <c r="S128" s="10"/>
+      <c r="T128" s="10"/>
+    </row>
+    <row r="129" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="31"/>
+      <c r="B129" s="5"/>
+      <c r="C129" s="5"/>
+      <c r="D129" s="36"/>
+      <c r="E129" s="5"/>
+      <c r="F129" s="36"/>
+      <c r="G129" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="H129" s="16"/>
+      <c r="I129" s="10"/>
+      <c r="J129" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K129" s="10"/>
+      <c r="L129" s="10"/>
+      <c r="M129" s="10"/>
+      <c r="N129" s="10"/>
+      <c r="O129" s="10"/>
+      <c r="P129" s="10"/>
+      <c r="Q129" s="10"/>
+      <c r="R129" s="10"/>
+      <c r="S129" s="10"/>
+      <c r="T129" s="10"/>
+    </row>
+    <row r="130" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="31"/>
+      <c r="B130" s="5"/>
+      <c r="C130" s="5"/>
+      <c r="D130" s="36"/>
+      <c r="E130" s="5"/>
+      <c r="F130" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G130" s="34" t="s">
+        <v>94</v>
+      </c>
+      <c r="H130" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I130" s="10"/>
+      <c r="J130" s="10"/>
+      <c r="K130" s="10"/>
+      <c r="L130" s="10"/>
+      <c r="M130" s="10"/>
+      <c r="N130" s="10"/>
+      <c r="O130" s="10"/>
+      <c r="P130" s="10"/>
+      <c r="Q130" s="10"/>
+      <c r="R130" s="10"/>
+      <c r="S130" s="10"/>
+      <c r="T130" s="10"/>
+    </row>
+    <row r="131" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="31"/>
+      <c r="B131" s="5"/>
+      <c r="C131" s="5"/>
+      <c r="D131" s="36"/>
+      <c r="E131" s="5"/>
+      <c r="F131" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="G131" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="H131" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I131" s="10"/>
+      <c r="J131" s="10"/>
+      <c r="K131" s="10"/>
+      <c r="L131" s="10"/>
+      <c r="M131" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N131" s="10"/>
+      <c r="O131" s="10"/>
+      <c r="P131" s="10"/>
+      <c r="Q131" s="10"/>
+      <c r="R131" s="10"/>
+      <c r="S131" s="10"/>
+      <c r="T131" s="10"/>
+    </row>
+    <row r="132" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="31"/>
+      <c r="B132" s="5"/>
+      <c r="C132" s="5"/>
+      <c r="D132" s="36"/>
+      <c r="E132" s="5"/>
+      <c r="F132" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="H132" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I132" s="10"/>
+      <c r="J132" s="10"/>
+      <c r="K132" s="10"/>
+      <c r="L132" s="10"/>
+      <c r="M132" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N132" s="10"/>
+      <c r="O132" s="10"/>
+      <c r="P132" s="10"/>
+      <c r="Q132" s="10"/>
+      <c r="R132" s="10"/>
+      <c r="S132" s="10"/>
+      <c r="T132" s="10"/>
+    </row>
+    <row r="133" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="31"/>
+      <c r="B133" s="5"/>
+      <c r="C133" s="5"/>
+      <c r="D133" s="36"/>
+      <c r="E133" s="5"/>
+      <c r="F133" s="35" t="s">
+        <v>99</v>
+      </c>
+      <c r="G133" s="34" t="s">
+        <v>100</v>
+      </c>
+      <c r="H133" s="16"/>
+      <c r="I133" s="10"/>
+      <c r="J133" s="10"/>
+      <c r="K133" s="10"/>
+      <c r="L133" s="10"/>
+      <c r="M133" s="10"/>
+      <c r="N133" s="10"/>
+      <c r="O133" s="10"/>
+      <c r="P133" s="10"/>
+      <c r="Q133" s="10"/>
+      <c r="R133" s="10"/>
+      <c r="S133" s="10"/>
+      <c r="T133" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="31"/>
+      <c r="B134" s="5"/>
+      <c r="C134" s="5"/>
+      <c r="D134" s="36"/>
+      <c r="E134" s="5"/>
+      <c r="F134" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="G134" s="34" t="s">
+        <v>102</v>
+      </c>
+      <c r="H134" s="16"/>
+      <c r="I134" s="10"/>
+      <c r="J134" s="10"/>
+      <c r="K134" s="10"/>
+      <c r="L134" s="10"/>
+      <c r="M134" s="10"/>
+      <c r="N134" s="10"/>
+      <c r="O134" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P134" s="10"/>
+      <c r="Q134" s="10"/>
+      <c r="R134" s="10"/>
+      <c r="S134" s="10"/>
+      <c r="T134" s="10"/>
+    </row>
+    <row r="135" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="31"/>
+      <c r="B135" s="5"/>
+      <c r="C135" s="5"/>
+      <c r="D135" s="36"/>
+      <c r="E135" s="5"/>
+      <c r="F135" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="G135" s="34" t="s">
+        <v>596</v>
+      </c>
+      <c r="H135" s="16"/>
+      <c r="I135" s="10"/>
+      <c r="J135" s="10"/>
+      <c r="K135" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L135" s="10"/>
+      <c r="M135" s="10"/>
+      <c r="N135" s="10"/>
+      <c r="O135" s="10"/>
+      <c r="P135" s="10"/>
+      <c r="Q135" s="10"/>
+      <c r="R135" s="10"/>
+      <c r="S135" s="10"/>
+      <c r="T135" s="10"/>
+    </row>
+    <row r="136" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A136" s="31"/>
+      <c r="B136" s="5"/>
+      <c r="C136" s="5"/>
+      <c r="D136" s="36"/>
+      <c r="E136" s="5"/>
+      <c r="F136" s="35" t="s">
+        <v>104</v>
+      </c>
+      <c r="G136" s="34" t="s">
+        <v>595</v>
+      </c>
+      <c r="H136" s="16"/>
+      <c r="I136" s="10"/>
+      <c r="J136" s="10"/>
+      <c r="K136" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L136" s="10"/>
+      <c r="M136" s="10"/>
+      <c r="N136" s="10"/>
+      <c r="O136" s="10"/>
+      <c r="P136" s="10"/>
+      <c r="Q136" s="10"/>
+      <c r="R136" s="10"/>
+      <c r="S136" s="10"/>
+      <c r="T136" s="10"/>
+    </row>
+    <row r="137" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A137" s="31"/>
+      <c r="B137" s="5"/>
+      <c r="C137" s="5"/>
+      <c r="D137" s="36"/>
+      <c r="E137" s="5"/>
+      <c r="F137" s="35" t="s">
+        <v>105</v>
+      </c>
+      <c r="G137" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="H137" s="16"/>
+      <c r="I137" s="10"/>
+      <c r="J137" s="10"/>
+      <c r="K137" s="10"/>
+      <c r="L137" s="10"/>
+      <c r="M137" s="10"/>
+      <c r="N137" s="10"/>
+      <c r="O137" s="10"/>
+      <c r="P137" s="10"/>
+      <c r="Q137" s="10"/>
+      <c r="R137" s="10"/>
+      <c r="S137" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T137" s="10"/>
+    </row>
+    <row r="138" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A138" s="31"/>
+      <c r="B138" s="5"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="36"/>
+      <c r="E138" s="5"/>
+      <c r="F138" s="36" t="s">
+        <v>107</v>
+      </c>
+      <c r="G138" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="H138" s="16"/>
+      <c r="I138" s="10"/>
+      <c r="J138" s="10"/>
+      <c r="K138" s="10"/>
+      <c r="L138" s="10"/>
+      <c r="M138" s="10"/>
+      <c r="N138" s="10"/>
+      <c r="O138" s="10"/>
+      <c r="P138" s="10"/>
+      <c r="Q138" s="10"/>
+      <c r="R138" s="10"/>
+      <c r="S138" s="10"/>
+      <c r="T138" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="31"/>
+      <c r="B139" s="5"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="36"/>
+      <c r="E139" s="5"/>
+      <c r="F139" s="36"/>
+      <c r="G139" s="34" t="s">
+        <v>109</v>
+      </c>
+      <c r="H139" s="16"/>
+      <c r="I139" s="10"/>
+      <c r="J139" s="10"/>
+      <c r="K139" s="10"/>
+      <c r="L139" s="10"/>
+      <c r="M139" s="10"/>
+      <c r="N139" s="10"/>
+      <c r="O139" s="10"/>
+      <c r="P139" s="10"/>
+      <c r="Q139" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R139" s="10"/>
+      <c r="S139" s="10"/>
+      <c r="T139" s="10"/>
+    </row>
+    <row r="140" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="31"/>
+      <c r="B140" s="5"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="36"/>
+      <c r="E140" s="5"/>
+      <c r="F140" s="36"/>
+      <c r="G140" s="34" t="s">
+        <v>110</v>
+      </c>
+      <c r="H140" s="16"/>
+      <c r="I140" s="10"/>
+      <c r="J140" s="10"/>
+      <c r="K140" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L140" s="10"/>
+      <c r="M140" s="10"/>
+      <c r="N140" s="10"/>
+      <c r="O140" s="10"/>
+      <c r="P140" s="10"/>
+      <c r="Q140" s="10"/>
+      <c r="R140" s="10"/>
+      <c r="S140" s="10"/>
+      <c r="T140" s="10"/>
+    </row>
+    <row r="141" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="31"/>
+      <c r="B141" s="5"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="36"/>
+      <c r="E141" s="5"/>
+      <c r="F141" s="36"/>
+      <c r="G141" s="34" t="s">
+        <v>111</v>
+      </c>
+      <c r="H141" s="16"/>
+      <c r="I141" s="10"/>
+      <c r="J141" s="10"/>
+      <c r="K141" s="10"/>
+      <c r="L141" s="10"/>
+      <c r="M141" s="10"/>
+      <c r="N141" s="10"/>
+      <c r="O141" s="10"/>
+      <c r="P141" s="10"/>
+      <c r="Q141" s="10"/>
+      <c r="R141" s="10"/>
+      <c r="S141" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T141" s="10"/>
+    </row>
+    <row r="142" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A142" s="31"/>
+      <c r="B142" s="5"/>
+      <c r="C142" s="5"/>
+      <c r="D142" s="36"/>
+      <c r="E142" s="5"/>
+      <c r="F142" s="36"/>
+      <c r="G142" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="H142" s="16"/>
+      <c r="I142" s="10"/>
+      <c r="J142" s="10"/>
+      <c r="K142" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L142" s="10"/>
+      <c r="M142" s="10"/>
+      <c r="N142" s="10"/>
+      <c r="O142" s="10"/>
+      <c r="P142" s="10"/>
+      <c r="Q142" s="10"/>
+      <c r="R142" s="10"/>
+      <c r="S142" s="10"/>
+      <c r="T142" s="10"/>
+    </row>
+    <row r="143" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="31"/>
+      <c r="B143" s="5"/>
+      <c r="C143" s="5"/>
+      <c r="D143" s="36"/>
+      <c r="E143" s="5"/>
+      <c r="F143" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="G143" s="34" t="s">
+        <v>114</v>
+      </c>
+      <c r="H143" s="16"/>
+      <c r="I143" s="10"/>
+      <c r="J143" s="10"/>
+      <c r="K143" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L143" s="10"/>
+      <c r="M143" s="10"/>
+      <c r="N143" s="10"/>
+      <c r="O143" s="10"/>
+      <c r="P143" s="10"/>
+      <c r="Q143" s="10"/>
+      <c r="R143" s="10"/>
+      <c r="S143" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T143" s="10"/>
+    </row>
+    <row r="144" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A144" s="31"/>
+      <c r="B144" s="5"/>
+      <c r="C144" s="5"/>
+      <c r="D144" s="36"/>
+      <c r="E144" s="5"/>
+      <c r="F144" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G144" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H144" s="16"/>
+      <c r="I144" s="10"/>
+      <c r="J144" s="10"/>
+      <c r="K144" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L144" s="10"/>
+      <c r="M144" s="10"/>
+      <c r="N144" s="10"/>
+      <c r="O144" s="10"/>
+      <c r="P144" s="10"/>
+      <c r="Q144" s="10"/>
+      <c r="R144" s="10"/>
+      <c r="S144" s="10"/>
+      <c r="T144" s="10"/>
+    </row>
+    <row r="145" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="31"/>
+      <c r="B145" s="5"/>
+      <c r="C145" s="5"/>
+      <c r="D145" s="36"/>
+      <c r="E145" s="5"/>
+      <c r="F145" s="35" t="s">
+        <v>117</v>
+      </c>
+      <c r="G145" s="34" t="s">
+        <v>118</v>
+      </c>
+      <c r="H145" s="16"/>
+      <c r="I145" s="10"/>
+      <c r="J145" s="10"/>
+      <c r="K145" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L145" s="10"/>
+      <c r="M145" s="10"/>
+      <c r="N145" s="10"/>
+      <c r="O145" s="10"/>
+      <c r="P145" s="10"/>
+      <c r="Q145" s="10"/>
+      <c r="R145" s="10"/>
+      <c r="S145" s="10"/>
+      <c r="T145" s="10"/>
+    </row>
+    <row r="146" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A146" s="31"/>
+      <c r="B146" s="5"/>
+      <c r="C146" s="5"/>
+      <c r="D146" s="36"/>
+      <c r="E146" s="5"/>
+      <c r="F146" s="35"/>
+      <c r="G146" s="34" t="s">
+        <v>119</v>
+      </c>
+      <c r="H146" s="16"/>
+      <c r="I146" s="10"/>
+      <c r="J146" s="10"/>
+      <c r="K146" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L146" s="10"/>
+      <c r="M146" s="10"/>
+      <c r="N146" s="10"/>
+      <c r="O146" s="10"/>
+      <c r="P146" s="10"/>
+      <c r="Q146" s="10"/>
+      <c r="R146" s="10"/>
+      <c r="S146" s="10"/>
+      <c r="T146" s="10"/>
+    </row>
+    <row r="147" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="31"/>
+      <c r="B147" s="5"/>
+      <c r="C147" s="5"/>
+      <c r="D147" s="36"/>
+      <c r="E147" s="5"/>
+      <c r="F147" s="35"/>
+      <c r="G147" s="34" t="s">
+        <v>120</v>
+      </c>
+      <c r="H147" s="16"/>
+      <c r="I147" s="10"/>
+      <c r="J147" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K147" s="10"/>
+      <c r="L147" s="10"/>
+      <c r="M147" s="10"/>
+      <c r="N147" s="10"/>
+      <c r="O147" s="10"/>
+      <c r="P147" s="10"/>
+      <c r="Q147" s="10"/>
+      <c r="R147" s="10"/>
+      <c r="S147" s="10"/>
+      <c r="T147" s="10"/>
+    </row>
+    <row r="148" spans="1:20" ht="75" x14ac:dyDescent="0.35">
+      <c r="A148" s="31"/>
+      <c r="B148" s="5"/>
+      <c r="C148" s="5"/>
+      <c r="D148" s="36"/>
+      <c r="E148" s="5"/>
+      <c r="F148" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="G148" s="34" t="s">
+        <v>122</v>
+      </c>
+      <c r="H148" s="16"/>
+      <c r="I148" s="10"/>
+      <c r="J148" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K148" s="10"/>
+      <c r="L148" s="10"/>
+      <c r="M148" s="10"/>
+      <c r="N148" s="10"/>
+      <c r="O148" s="10"/>
+      <c r="P148" s="10"/>
+      <c r="Q148" s="10"/>
+      <c r="R148" s="10"/>
+      <c r="S148" s="10"/>
+      <c r="T148" s="10"/>
+    </row>
+    <row r="149" spans="1:20" ht="110.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="31"/>
+      <c r="B149" s="5"/>
+      <c r="C149" s="5"/>
+      <c r="D149" s="36"/>
+      <c r="E149" s="5"/>
+      <c r="F149" s="35" t="s">
+        <v>123</v>
+      </c>
+      <c r="G149" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="H149" s="16"/>
+      <c r="I149" s="10"/>
+      <c r="J149" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K149" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L149" s="10"/>
+      <c r="M149" s="10"/>
+      <c r="N149" s="10"/>
+      <c r="O149" s="10"/>
+      <c r="P149" s="10"/>
+      <c r="Q149" s="10"/>
+      <c r="R149" s="10"/>
+      <c r="S149" s="10"/>
+      <c r="T149" s="10"/>
+    </row>
+    <row r="150" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A150" s="31"/>
+      <c r="B150" s="5"/>
+      <c r="C150" s="5"/>
+      <c r="D150" s="36"/>
+      <c r="E150" s="5"/>
+      <c r="F150" s="35" t="s">
+        <v>125</v>
+      </c>
+      <c r="G150" s="34" t="s">
+        <v>126</v>
+      </c>
+      <c r="H150" s="16"/>
+      <c r="I150" s="10"/>
+      <c r="J150" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K150" s="10"/>
+      <c r="L150" s="10"/>
+      <c r="M150" s="10"/>
+      <c r="N150" s="10"/>
+      <c r="O150" s="10"/>
+      <c r="P150" s="10"/>
+      <c r="Q150" s="10"/>
+      <c r="R150" s="10"/>
+      <c r="S150" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T150" s="10"/>
+    </row>
+    <row r="151" spans="1:20" ht="105" x14ac:dyDescent="0.35">
+      <c r="A151" s="32" t="s">
+        <v>559</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D151" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F151" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="G151" s="34" t="s">
+        <v>132</v>
+      </c>
+      <c r="H151" s="16"/>
+      <c r="I151" s="10"/>
+      <c r="J151" s="10"/>
+      <c r="K151" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L151" s="10"/>
+      <c r="M151" s="10"/>
+      <c r="N151" s="10"/>
+      <c r="O151" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P151" s="10"/>
+      <c r="Q151" s="10"/>
+      <c r="R151" s="10"/>
+      <c r="S151" s="10"/>
+      <c r="T151" s="10"/>
+    </row>
+    <row r="152" spans="1:20" ht="110.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="31"/>
+      <c r="B152" s="5"/>
+      <c r="C152" s="5"/>
+      <c r="D152" s="36"/>
+      <c r="E152" s="5"/>
+      <c r="F152" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="G152" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="H152" s="16"/>
+      <c r="I152" s="10"/>
+      <c r="J152" s="10"/>
+      <c r="K152" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L152" s="10"/>
+      <c r="M152" s="10"/>
+      <c r="N152" s="10"/>
+      <c r="O152" s="10"/>
+      <c r="P152" s="10"/>
+      <c r="Q152" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R152" s="10"/>
+      <c r="S152" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T152" s="10"/>
+    </row>
+    <row r="153" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A153" s="31"/>
+      <c r="B153" s="5"/>
+      <c r="C153" s="5"/>
+      <c r="D153" s="36"/>
+      <c r="E153" s="5"/>
+      <c r="F153" s="35" t="s">
+        <v>135</v>
+      </c>
+      <c r="G153" s="34"/>
+      <c r="H153" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I153" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J153" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K153" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L153" s="10"/>
+      <c r="M153" s="10"/>
+      <c r="N153" s="10"/>
+      <c r="O153" s="10"/>
+      <c r="P153" s="10"/>
+      <c r="Q153" s="10"/>
+      <c r="R153" s="10"/>
+      <c r="S153" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T153" s="10"/>
+    </row>
+    <row r="154" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A154" s="31"/>
+      <c r="B154" s="5"/>
+      <c r="C154" s="5"/>
+      <c r="D154" s="36"/>
+      <c r="E154" s="5"/>
+      <c r="F154" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="G154" s="34"/>
+      <c r="H154" s="16"/>
+      <c r="I154" s="10"/>
+      <c r="J154" s="10"/>
+      <c r="K154" s="10"/>
+      <c r="L154" s="10"/>
+      <c r="M154" s="10"/>
+      <c r="N154" s="10"/>
+      <c r="O154" s="10"/>
+      <c r="P154" s="10"/>
+      <c r="Q154" s="10"/>
+      <c r="R154" s="10"/>
+      <c r="S154" s="10"/>
+      <c r="T154" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A155" s="31"/>
+      <c r="B155" s="5"/>
+      <c r="C155" s="5"/>
+      <c r="D155" s="36"/>
+      <c r="E155" s="5"/>
+      <c r="F155" s="35" t="s">
+        <v>137</v>
+      </c>
+      <c r="G155" s="34"/>
+      <c r="H155" s="16"/>
+      <c r="I155" s="10"/>
+      <c r="J155" s="10"/>
+      <c r="K155" s="10"/>
+      <c r="L155" s="10"/>
+      <c r="M155" s="10"/>
+      <c r="N155" s="10"/>
+      <c r="O155" s="10"/>
+      <c r="P155" s="10"/>
+      <c r="Q155" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R155" s="10"/>
+      <c r="S155" s="10"/>
+      <c r="T155" s="10"/>
+    </row>
+    <row r="156" spans="1:20" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A156" s="32" t="s">
+        <v>564</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D156" s="36" t="s">
+        <v>140</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F156" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="G156" s="34" t="s">
+        <v>143</v>
+      </c>
+      <c r="H156" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I156" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J156" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K156" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L156" s="10"/>
+      <c r="M156" s="10"/>
+      <c r="N156" s="10"/>
+      <c r="O156" s="10"/>
+      <c r="P156" s="10"/>
+      <c r="Q156" s="10"/>
+      <c r="R156" s="10"/>
+      <c r="S156" s="10"/>
+      <c r="T156" s="10"/>
+    </row>
+    <row r="157" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="31"/>
+      <c r="B157" s="5"/>
+      <c r="C157" s="5"/>
+      <c r="D157" s="36"/>
+      <c r="E157" s="5"/>
+      <c r="F157" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="G157" s="34" t="s">
+        <v>145</v>
+      </c>
+      <c r="H157" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I157" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J157" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K157" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L157" s="10"/>
+      <c r="M157" s="10"/>
+      <c r="N157" s="10"/>
+      <c r="O157" s="10"/>
+      <c r="P157" s="10"/>
+      <c r="Q157" s="10"/>
+      <c r="R157" s="10"/>
+      <c r="S157" s="10"/>
+      <c r="T157" s="10"/>
+    </row>
+    <row r="158" spans="1:20" ht="75" x14ac:dyDescent="0.35">
+      <c r="A158" s="31"/>
+      <c r="B158" s="5"/>
+      <c r="C158" s="5"/>
+      <c r="D158" s="36"/>
+      <c r="E158" s="5"/>
+      <c r="F158" s="35" t="s">
+        <v>146</v>
+      </c>
+      <c r="G158" s="34" t="s">
+        <v>597</v>
+      </c>
+      <c r="H158" s="16"/>
+      <c r="I158" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J158" s="10"/>
+      <c r="K158" s="10"/>
+      <c r="L158" s="10"/>
+      <c r="M158" s="10"/>
+      <c r="N158" s="10"/>
+      <c r="O158" s="10"/>
+      <c r="P158" s="10"/>
+      <c r="Q158" s="10"/>
+      <c r="R158" s="10"/>
+      <c r="S158" s="10"/>
+      <c r="T158" s="10"/>
+    </row>
+    <row r="159" spans="1:20" ht="92.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="31"/>
+      <c r="B159" s="5"/>
+      <c r="C159" s="5"/>
+      <c r="D159" s="36"/>
+      <c r="E159" s="5"/>
+      <c r="F159" s="35" t="s">
+        <v>147</v>
+      </c>
+      <c r="G159" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="H159" s="16"/>
+      <c r="I159" s="10"/>
+      <c r="J159" s="10"/>
+      <c r="K159" s="10"/>
+      <c r="L159" s="10"/>
+      <c r="M159" s="10"/>
+      <c r="N159" s="10"/>
+      <c r="O159" s="10"/>
+      <c r="P159" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q159" s="10"/>
+      <c r="R159" s="10"/>
+      <c r="S159" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T159" s="10"/>
+    </row>
+    <row r="160" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="31"/>
+      <c r="B160" s="5"/>
+      <c r="C160" s="5"/>
+      <c r="D160" s="36"/>
+      <c r="E160" s="5"/>
+      <c r="F160" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="G160" s="34" t="s">
+        <v>151</v>
+      </c>
+      <c r="H160" s="16"/>
+      <c r="I160" s="10"/>
+      <c r="J160" s="10"/>
+      <c r="K160" s="10"/>
+      <c r="L160" s="10"/>
+      <c r="M160" s="10"/>
+      <c r="N160" s="10"/>
+      <c r="O160" s="10"/>
+      <c r="P160" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q160" s="10"/>
+      <c r="R160" s="10"/>
+      <c r="S160" s="10"/>
+      <c r="T160" s="10"/>
+    </row>
+    <row r="161" spans="1:20" ht="135" x14ac:dyDescent="0.35">
+      <c r="A161" s="63" t="s">
+        <v>577</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D161" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="F161" s="35" t="s">
+        <v>539</v>
+      </c>
+      <c r="G161" s="34"/>
+      <c r="H161" s="16"/>
+      <c r="I161" s="10"/>
+      <c r="J161" s="10"/>
+      <c r="K161" s="10"/>
+      <c r="L161" s="10"/>
+      <c r="M161" s="10"/>
+      <c r="N161" s="10"/>
+      <c r="O161" s="10"/>
+      <c r="P161" s="10"/>
+      <c r="Q161" s="10"/>
+      <c r="R161" s="10"/>
+      <c r="S161" s="10"/>
+      <c r="T161" s="10"/>
+    </row>
+    <row r="162" spans="1:20" ht="79" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="31"/>
+      <c r="B162" s="5"/>
+      <c r="C162" s="5"/>
+      <c r="D162" s="36"/>
+      <c r="E162" s="5"/>
+      <c r="F162" s="35" t="s">
+        <v>536</v>
+      </c>
+      <c r="G162" s="38" t="s">
+        <v>588</v>
+      </c>
+      <c r="H162" s="16"/>
+      <c r="I162" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J162" s="10"/>
+      <c r="K162" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L162" s="10"/>
+      <c r="M162" s="10"/>
+      <c r="N162" s="10"/>
+      <c r="O162" s="10"/>
+      <c r="P162" s="10"/>
+      <c r="Q162" s="10"/>
+      <c r="R162" s="10"/>
+      <c r="S162" s="10"/>
+      <c r="T162" s="10"/>
+    </row>
+    <row r="163" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A163" s="31"/>
+      <c r="B163" s="5"/>
+      <c r="C163" s="5"/>
+      <c r="D163" s="36"/>
+      <c r="E163" s="5"/>
+      <c r="F163" s="35" t="s">
+        <v>537</v>
+      </c>
+      <c r="G163" s="38" t="s">
+        <v>584</v>
+      </c>
+      <c r="H163" s="16"/>
+      <c r="I163" s="10"/>
+      <c r="J163" s="10"/>
+      <c r="K163" s="10"/>
+      <c r="L163" s="10"/>
+      <c r="M163" s="10"/>
+      <c r="N163" s="10"/>
+      <c r="O163" s="10"/>
+      <c r="P163" s="10"/>
+      <c r="Q163" s="10"/>
+      <c r="R163" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S163" s="10"/>
+      <c r="T163" s="10"/>
+    </row>
+    <row r="164" spans="1:20" ht="247.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="31"/>
+      <c r="B164" s="5"/>
+      <c r="C164" s="5"/>
+      <c r="D164" s="36"/>
+      <c r="E164" s="5"/>
+      <c r="F164" s="35" t="s">
+        <v>158</v>
+      </c>
+      <c r="G164" s="34" t="s">
+        <v>578</v>
+      </c>
+      <c r="H164" s="16"/>
+      <c r="I164" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J164" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K164" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L164" s="10"/>
+      <c r="M164" s="10"/>
+      <c r="N164" s="10"/>
+      <c r="O164" s="10"/>
+      <c r="P164" s="10"/>
+      <c r="Q164" s="10"/>
+      <c r="R164" s="10"/>
+      <c r="S164" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T164" s="10"/>
+    </row>
+    <row r="165" spans="1:20" ht="152.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="31"/>
+      <c r="B165" s="5"/>
+      <c r="C165" s="5"/>
+      <c r="D165" s="36"/>
+      <c r="E165" s="5"/>
+      <c r="F165" s="35" t="s">
+        <v>538</v>
+      </c>
+      <c r="G165" s="60" t="s">
+        <v>593</v>
+      </c>
+      <c r="H165" s="16"/>
+      <c r="I165" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J165" s="10"/>
+      <c r="K165" s="10"/>
+      <c r="L165" s="10"/>
+      <c r="M165" s="10"/>
+      <c r="N165" s="10"/>
+      <c r="O165" s="10"/>
+      <c r="P165" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q165" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R165" s="10"/>
+      <c r="S165" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T165" s="10"/>
+    </row>
+    <row r="166" spans="1:20" ht="87.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="31"/>
+      <c r="B166" s="5"/>
+      <c r="C166" s="5"/>
+      <c r="D166" s="36"/>
+      <c r="E166" s="5"/>
+      <c r="F166" s="35"/>
+      <c r="G166" s="61" t="s">
+        <v>591</v>
+      </c>
+      <c r="H166" s="16"/>
+      <c r="I166" s="10"/>
+      <c r="J166" s="10"/>
+      <c r="K166" s="10"/>
+      <c r="L166" s="10"/>
+      <c r="M166" s="10"/>
+      <c r="N166" s="10"/>
+      <c r="O166" s="10"/>
+      <c r="P166" s="10"/>
+      <c r="Q166" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R166" s="10"/>
+      <c r="S166" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T166" s="10"/>
+    </row>
+    <row r="167" spans="1:20" ht="215.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="31"/>
+      <c r="B167" s="5"/>
+      <c r="C167" s="5"/>
+      <c r="D167" s="36"/>
+      <c r="E167" s="5"/>
+      <c r="F167" s="35" t="s">
+        <v>579</v>
+      </c>
+      <c r="G167" s="34" t="s">
+        <v>581</v>
+      </c>
+      <c r="H167" s="16"/>
+      <c r="I167" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J167" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K167" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L167" s="10"/>
+      <c r="M167" s="10"/>
+      <c r="N167" s="10"/>
+      <c r="O167" s="10"/>
+      <c r="P167" s="10"/>
+      <c r="Q167" s="10"/>
+      <c r="R167" s="10"/>
+      <c r="S167" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T167" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="168" spans="1:20" ht="45" x14ac:dyDescent="0.35">
+      <c r="A168" s="31"/>
+      <c r="B168" s="5"/>
+      <c r="C168" s="5"/>
+      <c r="D168" s="36"/>
+      <c r="E168" s="5"/>
+      <c r="F168" s="35"/>
+      <c r="G168" s="34" t="s">
+        <v>583</v>
+      </c>
+      <c r="H168" s="16"/>
+      <c r="I168" s="10"/>
+      <c r="J168" s="10"/>
+      <c r="K168" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L168" s="10"/>
+      <c r="M168" s="10"/>
+      <c r="N168" s="10"/>
+      <c r="O168" s="10"/>
+      <c r="P168" s="10"/>
+      <c r="Q168" s="10"/>
+      <c r="R168" s="10"/>
+      <c r="S168" s="10"/>
+      <c r="T168" s="10"/>
+    </row>
+    <row r="169" spans="1:20" ht="45" x14ac:dyDescent="0.35">
+      <c r="A169" s="31"/>
+      <c r="B169" s="5"/>
+      <c r="C169" s="5"/>
+      <c r="D169" s="36"/>
+      <c r="E169" s="5"/>
+      <c r="F169" s="35" t="s">
+        <v>580</v>
+      </c>
+      <c r="G169" s="34"/>
+      <c r="H169" s="16"/>
+      <c r="I169" s="10"/>
+      <c r="J169" s="10"/>
+      <c r="K169" s="10"/>
+      <c r="L169" s="10"/>
+      <c r="M169" s="10"/>
+      <c r="N169" s="10"/>
+      <c r="O169" s="10"/>
+      <c r="P169" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q169" s="10"/>
+      <c r="R169" s="10"/>
+      <c r="S169" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T169" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170" spans="1:20" ht="75" x14ac:dyDescent="0.35">
+      <c r="A170" s="31"/>
+      <c r="B170" s="5"/>
+      <c r="C170" s="5"/>
+      <c r="D170" s="36"/>
+      <c r="E170" s="5"/>
+      <c r="F170" s="35" t="s">
+        <v>585</v>
+      </c>
+      <c r="G170" s="34" t="s">
+        <v>586</v>
+      </c>
+      <c r="H170" s="16"/>
+      <c r="I170" s="10"/>
+      <c r="J170" s="10"/>
+      <c r="K170" s="10"/>
+      <c r="L170" s="10"/>
+      <c r="M170" s="10"/>
+      <c r="N170" s="10"/>
+      <c r="O170" s="10"/>
+      <c r="P170" s="10"/>
+      <c r="Q170" s="10"/>
+      <c r="R170" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S170" s="10"/>
+      <c r="T170" s="10"/>
+    </row>
+    <row r="171" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="31"/>
+      <c r="B171" s="5"/>
+      <c r="C171" s="5"/>
+      <c r="D171" s="36"/>
+      <c r="E171" s="5"/>
+      <c r="F171" s="35"/>
+      <c r="G171" s="34" t="s">
+        <v>582</v>
+      </c>
+      <c r="H171" s="16"/>
+      <c r="I171" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J171" s="10"/>
+      <c r="K171" s="10"/>
+      <c r="L171" s="10"/>
+      <c r="M171" s="10"/>
+      <c r="N171" s="10"/>
+      <c r="O171" s="10"/>
+      <c r="P171" s="10"/>
+      <c r="Q171" s="10"/>
+      <c r="R171" s="10"/>
+      <c r="S171" s="10"/>
+      <c r="T171" s="10"/>
+    </row>
+    <row r="172" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="31"/>
+      <c r="B172" s="5"/>
+      <c r="C172" s="5"/>
+      <c r="D172" s="36"/>
+      <c r="E172" s="5"/>
+      <c r="F172" s="35"/>
+      <c r="G172" s="34" t="s">
+        <v>587</v>
+      </c>
+      <c r="H172" s="16"/>
+      <c r="I172" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J172" s="10"/>
+      <c r="K172" s="10"/>
+      <c r="L172" s="10"/>
+      <c r="M172" s="10"/>
+      <c r="N172" s="10"/>
+      <c r="O172" s="10"/>
+      <c r="P172" s="10"/>
+      <c r="Q172" s="10"/>
+      <c r="R172" s="10"/>
+      <c r="S172" s="10"/>
+      <c r="T172" s="10"/>
+    </row>
+    <row r="173" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="31"/>
+      <c r="B173" s="5"/>
+      <c r="C173" s="5"/>
+      <c r="D173" s="36"/>
+      <c r="E173" s="5"/>
+      <c r="F173" s="35"/>
+      <c r="G173" s="34" t="s">
+        <v>589</v>
+      </c>
+      <c r="H173" s="16"/>
+      <c r="I173" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J173" s="10"/>
+      <c r="K173" s="10"/>
+      <c r="L173" s="10"/>
+      <c r="M173" s="10"/>
+      <c r="N173" s="10"/>
+      <c r="O173" s="10"/>
+      <c r="P173" s="10"/>
+      <c r="Q173" s="10"/>
+      <c r="R173" s="10"/>
+      <c r="S173" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T173" s="10"/>
+    </row>
+    <row r="174" spans="1:20" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="31"/>
+      <c r="B174" s="5"/>
+      <c r="C174" s="5"/>
+      <c r="D174" s="36"/>
+      <c r="E174" s="5"/>
+      <c r="F174" s="35"/>
+      <c r="G174" s="34" t="s">
+        <v>590</v>
+      </c>
+      <c r="H174" s="16"/>
+      <c r="I174" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J174" s="10"/>
+      <c r="K174" s="10"/>
+      <c r="L174" s="10"/>
+      <c r="M174" s="10"/>
+      <c r="N174" s="10"/>
+      <c r="O174" s="10"/>
+      <c r="P174" s="10"/>
+      <c r="Q174" s="10"/>
+      <c r="R174" s="10"/>
+      <c r="S174" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T174" s="10"/>
+    </row>
+    <row r="175" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="31"/>
+      <c r="B175" s="5"/>
+      <c r="C175" s="5"/>
+      <c r="D175" s="36"/>
+      <c r="E175" s="5"/>
+      <c r="F175" s="35"/>
+      <c r="G175" s="34" t="s">
+        <v>592</v>
+      </c>
+      <c r="H175" s="16"/>
+      <c r="I175" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J175" s="10"/>
+      <c r="K175" s="10"/>
+      <c r="L175" s="10"/>
+      <c r="M175" s="10"/>
+      <c r="N175" s="10"/>
+      <c r="O175" s="10"/>
+      <c r="P175" s="10"/>
+      <c r="Q175" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R175" s="10"/>
+      <c r="S175" s="10"/>
+      <c r="T175" s="10"/>
+    </row>
+    <row r="176" spans="1:20" ht="70" x14ac:dyDescent="0.35">
+      <c r="A176" s="32" t="s">
+        <v>560</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D176" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F176" s="35" t="s">
+        <v>158</v>
+      </c>
+      <c r="G176" s="38" t="s">
+        <v>159</v>
+      </c>
+      <c r="H176" s="16"/>
+      <c r="I176" s="10"/>
+      <c r="J176" s="10"/>
+      <c r="K176" s="10"/>
+      <c r="L176" s="10"/>
+      <c r="M176" s="10"/>
+      <c r="N176" s="10"/>
+      <c r="O176" s="10"/>
+      <c r="P176" s="10"/>
+      <c r="Q176" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R176" s="10"/>
+      <c r="S176" s="10"/>
+      <c r="T176" s="10"/>
+    </row>
+    <row r="177" spans="1:20" ht="64" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="31"/>
+      <c r="B177" s="5"/>
+      <c r="C177" s="5"/>
+      <c r="D177" s="36"/>
+      <c r="E177" s="5"/>
+      <c r="F177" s="45" t="s">
+        <v>160</v>
+      </c>
+      <c r="G177" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="H177" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I177" s="10"/>
+      <c r="J177" s="10"/>
+      <c r="K177" s="10"/>
+      <c r="L177" s="10"/>
+      <c r="M177" s="10"/>
+      <c r="N177" s="10"/>
+      <c r="O177" s="10"/>
+      <c r="P177" s="10"/>
+      <c r="Q177" s="10"/>
+      <c r="R177" s="10"/>
+      <c r="S177" s="10"/>
+      <c r="T177" s="10"/>
+    </row>
+    <row r="178" spans="1:20" ht="225" x14ac:dyDescent="0.35">
+      <c r="A178" s="32" t="s">
+        <v>561</v>
+      </c>
+      <c r="B178" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="35"/>
-[...48 lines deleted...]
-      <c r="G6" s="39" t="s">
+      <c r="C178" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D178" s="36" t="s">
+        <v>163</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F178" s="35" t="s">
+        <v>165</v>
+      </c>
+      <c r="G178" s="34" t="s">
+        <v>166</v>
+      </c>
+      <c r="H178" s="16"/>
+      <c r="I178" s="10"/>
+      <c r="J178" s="10"/>
+      <c r="K178" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L178" s="10"/>
+      <c r="M178" s="10"/>
+      <c r="N178" s="10"/>
+      <c r="O178" s="10"/>
+      <c r="P178" s="10"/>
+      <c r="Q178" s="10"/>
+      <c r="R178" s="10"/>
+      <c r="S178" s="10"/>
+      <c r="T178" s="10"/>
+    </row>
+    <row r="179" spans="1:20" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A179" s="31"/>
+      <c r="B179" s="5"/>
+      <c r="C179" s="5"/>
+      <c r="D179" s="36"/>
+      <c r="E179" s="5"/>
+      <c r="F179" s="36" t="s">
+        <v>167</v>
+      </c>
+      <c r="G179" s="34" t="s">
+        <v>168</v>
+      </c>
+      <c r="H179" s="16"/>
+      <c r="I179" s="10"/>
+      <c r="J179" s="10"/>
+      <c r="K179" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L179" s="10"/>
+      <c r="M179" s="10"/>
+      <c r="N179" s="10"/>
+      <c r="O179" s="10"/>
+      <c r="P179" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q179" s="10"/>
+      <c r="R179" s="10"/>
+      <c r="S179" s="10"/>
+      <c r="T179" s="10"/>
+    </row>
+    <row r="180" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A180" s="31"/>
+      <c r="B180" s="5"/>
+      <c r="C180" s="5"/>
+      <c r="D180" s="36"/>
+      <c r="E180" s="5"/>
+      <c r="F180" s="36"/>
+      <c r="G180" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="H180" s="16"/>
+      <c r="I180" s="10"/>
+      <c r="J180" s="10"/>
+      <c r="K180" s="10"/>
+      <c r="L180" s="10"/>
+      <c r="M180" s="10"/>
+      <c r="N180" s="10"/>
+      <c r="O180" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P180" s="10"/>
+      <c r="Q180" s="10"/>
+      <c r="R180" s="10"/>
+      <c r="S180" s="10"/>
+      <c r="T180" s="10"/>
+    </row>
+    <row r="181" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A181" s="31"/>
+      <c r="B181" s="5"/>
+      <c r="C181" s="5"/>
+      <c r="D181" s="36"/>
+      <c r="E181" s="5"/>
+      <c r="F181" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="G181" s="34" t="s">
+        <v>171</v>
+      </c>
+      <c r="H181" s="16"/>
+      <c r="I181" s="10"/>
+      <c r="J181" s="10"/>
+      <c r="K181" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L181" s="10"/>
+      <c r="M181" s="10"/>
+      <c r="N181" s="10"/>
+      <c r="O181" s="10"/>
+      <c r="P181" s="10"/>
+      <c r="Q181" s="10"/>
+      <c r="R181" s="10"/>
+      <c r="S181" s="10"/>
+      <c r="T181" s="10"/>
+    </row>
+    <row r="182" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A182" s="31"/>
+      <c r="B182" s="5"/>
+      <c r="C182" s="5"/>
+      <c r="D182" s="36"/>
+      <c r="E182" s="5"/>
+      <c r="F182" s="36"/>
+      <c r="G182" s="34" t="s">
+        <v>172</v>
+      </c>
+      <c r="H182" s="16"/>
+      <c r="I182" s="10"/>
+      <c r="J182" s="10"/>
+      <c r="K182" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L182" s="10"/>
+      <c r="M182" s="10"/>
+      <c r="N182" s="10"/>
+      <c r="O182" s="10"/>
+      <c r="P182" s="10"/>
+      <c r="Q182" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R182" s="10"/>
+      <c r="S182" s="10"/>
+      <c r="T182" s="10"/>
+    </row>
+    <row r="183" spans="1:20" ht="30" x14ac:dyDescent="0.35">
+      <c r="A183" s="31"/>
+      <c r="B183" s="5"/>
+      <c r="C183" s="5"/>
+      <c r="D183" s="36"/>
+      <c r="E183" s="5"/>
+      <c r="F183" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="G183" s="34" t="s">
+        <v>174</v>
+      </c>
+      <c r="H183" s="16"/>
+      <c r="I183" s="10"/>
+      <c r="J183" s="10"/>
+      <c r="K183" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L183" s="10"/>
+      <c r="M183" s="10"/>
+      <c r="N183" s="10"/>
+      <c r="O183" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P183" s="10"/>
+      <c r="Q183" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R183" s="10"/>
+      <c r="S183" s="10"/>
+      <c r="T183" s="10"/>
+    </row>
+    <row r="184" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A184" s="31"/>
+      <c r="B184" s="5"/>
+      <c r="C184" s="5"/>
+      <c r="D184" s="36"/>
+      <c r="E184" s="5"/>
+      <c r="F184" s="36"/>
+      <c r="G184" s="34" t="s">
+        <v>175</v>
+      </c>
+      <c r="H184" s="16"/>
+      <c r="I184" s="10"/>
+      <c r="J184" s="10"/>
+      <c r="K184" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L184" s="10"/>
+      <c r="M184" s="10"/>
+      <c r="N184" s="10"/>
+      <c r="O184" s="10"/>
+      <c r="P184" s="10"/>
+      <c r="Q184" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R184" s="10"/>
+      <c r="S184" s="10"/>
+      <c r="T184" s="10"/>
+    </row>
+    <row r="185" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A185" s="31"/>
+      <c r="B185" s="5"/>
+      <c r="C185" s="5"/>
+      <c r="D185" s="36"/>
+      <c r="E185" s="5"/>
+      <c r="F185" s="36"/>
+      <c r="G185" s="34" t="s">
+        <v>176</v>
+      </c>
+      <c r="H185" s="16"/>
+      <c r="I185" s="10"/>
+      <c r="J185" s="10"/>
+      <c r="K185" s="10"/>
+      <c r="L185" s="10"/>
+      <c r="M185" s="10"/>
+      <c r="N185" s="10"/>
+      <c r="O185" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P185" s="10"/>
+      <c r="Q185" s="10"/>
+      <c r="R185" s="10"/>
+      <c r="S185" s="10"/>
+      <c r="T185" s="10"/>
+    </row>
+    <row r="186" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A186" s="31"/>
+      <c r="B186" s="5"/>
+      <c r="C186" s="5"/>
+      <c r="D186" s="36"/>
+      <c r="E186" s="5"/>
+      <c r="F186" s="35" t="s">
+        <v>177</v>
+      </c>
+      <c r="G186" s="34" t="s">
+        <v>178</v>
+      </c>
+      <c r="H186" s="16"/>
+      <c r="I186" s="10"/>
+      <c r="J186" s="10"/>
+      <c r="K186" s="10"/>
+      <c r="L186" s="10"/>
+      <c r="M186" s="10"/>
+      <c r="N186" s="10"/>
+      <c r="O186" s="10"/>
+      <c r="P186" s="10"/>
+      <c r="Q186" s="10"/>
+      <c r="R186" s="10"/>
+      <c r="S186" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T186" s="10"/>
+    </row>
+    <row r="187" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A187" s="31"/>
+      <c r="B187" s="5"/>
+      <c r="C187" s="5"/>
+      <c r="D187" s="36"/>
+      <c r="E187" s="5"/>
+      <c r="F187" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="G187" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="H187" s="16"/>
+      <c r="I187" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J187" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K187" s="10"/>
+      <c r="L187" s="10"/>
+      <c r="M187" s="10"/>
+      <c r="N187" s="10"/>
+      <c r="O187" s="10"/>
+      <c r="P187" s="10"/>
+      <c r="Q187" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R187" s="10"/>
+      <c r="S187" s="10"/>
+      <c r="T187" s="10"/>
+    </row>
+    <row r="188" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A188" s="31"/>
+      <c r="B188" s="5"/>
+      <c r="C188" s="5"/>
+      <c r="D188" s="36"/>
+      <c r="E188" s="5"/>
+      <c r="F188" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="G188" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="H188" s="16"/>
+      <c r="I188" s="10"/>
+      <c r="J188" s="10"/>
+      <c r="K188" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L188" s="10"/>
+      <c r="M188" s="10"/>
+      <c r="N188" s="10"/>
+      <c r="O188" s="10"/>
+      <c r="P188" s="10"/>
+      <c r="Q188" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R188" s="10"/>
+      <c r="S188" s="10"/>
+      <c r="T188" s="10"/>
+    </row>
+    <row r="189" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A189" s="31"/>
+      <c r="B189" s="5"/>
+      <c r="C189" s="5"/>
+      <c r="D189" s="36"/>
+      <c r="E189" s="5"/>
+      <c r="F189" s="36"/>
+      <c r="G189" s="34" t="s">
+        <v>183</v>
+      </c>
+      <c r="H189" s="16"/>
+      <c r="I189" s="10"/>
+      <c r="J189" s="10"/>
+      <c r="K189" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L189" s="10"/>
+      <c r="M189" s="10"/>
+      <c r="N189" s="10"/>
+      <c r="O189" s="10"/>
+      <c r="P189" s="10"/>
+      <c r="Q189" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R189" s="10"/>
+      <c r="S189" s="10"/>
+      <c r="T189" s="10"/>
+    </row>
+    <row r="190" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A190" s="31"/>
+      <c r="B190" s="5"/>
+      <c r="C190" s="5"/>
+      <c r="D190" s="36"/>
+      <c r="E190" s="5"/>
+      <c r="F190" s="36"/>
+      <c r="G190" s="34" t="s">
+        <v>184</v>
+      </c>
+      <c r="H190" s="16"/>
+      <c r="I190" s="10"/>
+      <c r="J190" s="10"/>
+      <c r="K190" s="10"/>
+      <c r="L190" s="10"/>
+      <c r="M190" s="10"/>
+      <c r="N190" s="10"/>
+      <c r="O190" s="10"/>
+      <c r="P190" s="10"/>
+      <c r="Q190" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R190" s="10"/>
+      <c r="S190" s="10"/>
+      <c r="T190" s="10"/>
+    </row>
+    <row r="191" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A191" s="31"/>
+      <c r="B191" s="5"/>
+      <c r="C191" s="5"/>
+      <c r="D191" s="36"/>
+      <c r="E191" s="5"/>
+      <c r="F191" s="36"/>
+      <c r="G191" s="34" t="s">
+        <v>185</v>
+      </c>
+      <c r="H191" s="16"/>
+      <c r="I191" s="10"/>
+      <c r="J191" s="10"/>
+      <c r="K191" s="10"/>
+      <c r="L191" s="10"/>
+      <c r="M191" s="10"/>
+      <c r="N191" s="10"/>
+      <c r="O191" s="10"/>
+      <c r="P191" s="10"/>
+      <c r="Q191" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R191" s="10"/>
+      <c r="S191" s="10"/>
+      <c r="T191" s="10"/>
+    </row>
+    <row r="192" spans="1:20" ht="105" x14ac:dyDescent="0.35">
+      <c r="A192" s="32" t="s">
+        <v>562</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D192" s="36" t="s">
+        <v>186</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F192" s="36"/>
+      <c r="G192" s="34" t="s">
+        <v>188</v>
+      </c>
+      <c r="H192" s="16"/>
+      <c r="I192" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J192" s="10"/>
+      <c r="K192" s="10"/>
+      <c r="L192" s="10"/>
+      <c r="M192" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N192" s="10"/>
+      <c r="O192" s="10"/>
+      <c r="P192" s="10"/>
+      <c r="Q192" s="10"/>
+      <c r="R192" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S192" s="10"/>
+      <c r="T192" s="10"/>
+    </row>
+    <row r="193" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A193" s="31"/>
+      <c r="B193" s="5"/>
+      <c r="C193" s="5"/>
+      <c r="D193" s="36"/>
+      <c r="E193" s="5"/>
+      <c r="F193" s="35" t="s">
+        <v>189</v>
+      </c>
+      <c r="G193" s="34" t="s">
+        <v>190</v>
+      </c>
+      <c r="H193" s="16"/>
+      <c r="I193" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J193" s="10"/>
+      <c r="K193" s="10"/>
+      <c r="L193" s="10"/>
+      <c r="M193" s="10"/>
+      <c r="N193" s="10"/>
+      <c r="O193" s="10"/>
+      <c r="P193" s="10"/>
+      <c r="Q193" s="10"/>
+      <c r="R193" s="10"/>
+      <c r="S193" s="10"/>
+      <c r="T193" s="10"/>
+    </row>
+    <row r="194" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A194" s="31"/>
+      <c r="B194" s="5"/>
+      <c r="C194" s="5"/>
+      <c r="D194" s="36"/>
+      <c r="E194" s="5"/>
+      <c r="F194" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="G194" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H194" s="16"/>
+      <c r="I194" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J194" s="10"/>
+      <c r="K194" s="10"/>
+      <c r="L194" s="10"/>
+      <c r="M194" s="10"/>
+      <c r="N194" s="10"/>
+      <c r="O194" s="10"/>
+      <c r="P194" s="10"/>
+      <c r="Q194" s="10"/>
+      <c r="R194" s="10"/>
+      <c r="S194" s="10"/>
+      <c r="T194" s="10"/>
+    </row>
+    <row r="195" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A195" s="31"/>
+      <c r="B195" s="5"/>
+      <c r="C195" s="5"/>
+      <c r="D195" s="36"/>
+      <c r="E195" s="5"/>
+      <c r="F195" s="35" t="s">
+        <v>193</v>
+      </c>
+      <c r="G195" s="34"/>
+      <c r="H195" s="16"/>
+      <c r="I195" s="10"/>
+      <c r="J195" s="10"/>
+      <c r="K195" s="10"/>
+      <c r="L195" s="10"/>
+      <c r="M195" s="10"/>
+      <c r="N195" s="10"/>
+      <c r="O195" s="10"/>
+      <c r="P195" s="10"/>
+      <c r="Q195" s="10"/>
+      <c r="R195" s="10"/>
+      <c r="S195" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T195" s="10"/>
+    </row>
+    <row r="196" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A196" s="31"/>
+      <c r="B196" s="5"/>
+      <c r="C196" s="5"/>
+      <c r="D196" s="36"/>
+      <c r="E196" s="5"/>
+      <c r="F196" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="G196" s="34" t="s">
+        <v>195</v>
+      </c>
+      <c r="H196" s="16"/>
+      <c r="I196" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J196" s="10"/>
+      <c r="K196" s="10"/>
+      <c r="L196" s="10"/>
+      <c r="M196" s="10"/>
+      <c r="N196" s="10"/>
+      <c r="O196" s="10"/>
+      <c r="P196" s="10"/>
+      <c r="Q196" s="10"/>
+      <c r="R196" s="10"/>
+      <c r="S196" s="10"/>
+      <c r="T196" s="10"/>
+    </row>
+    <row r="197" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A197" s="31"/>
+      <c r="B197" s="5"/>
+      <c r="C197" s="5"/>
+      <c r="D197" s="36"/>
+      <c r="E197" s="5"/>
+      <c r="F197" s="35" t="s">
+        <v>196</v>
+      </c>
+      <c r="G197" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H197" s="16"/>
+      <c r="I197" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J197" s="10"/>
+      <c r="K197" s="10"/>
+      <c r="L197" s="10"/>
+      <c r="M197" s="10"/>
+      <c r="N197" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O197" s="10"/>
+      <c r="P197" s="10"/>
+      <c r="Q197" s="10"/>
+      <c r="R197" s="10"/>
+      <c r="S197" s="10"/>
+      <c r="T197" s="10"/>
+    </row>
+    <row r="198" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A198" s="31"/>
+      <c r="B198" s="5"/>
+      <c r="C198" s="5"/>
+      <c r="D198" s="36"/>
+      <c r="E198" s="5"/>
+      <c r="F198" s="35" t="s">
+        <v>198</v>
+      </c>
+      <c r="G198" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H198" s="16"/>
+      <c r="I198" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J198" s="10"/>
+      <c r="K198" s="10"/>
+      <c r="L198" s="10"/>
+      <c r="M198" s="10"/>
+      <c r="N198" s="10"/>
+      <c r="O198" s="10"/>
+      <c r="P198" s="10"/>
+      <c r="Q198" s="10"/>
+      <c r="R198" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S198" s="10"/>
+      <c r="T198" s="10"/>
+    </row>
+    <row r="199" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A199" s="31"/>
+      <c r="B199" s="5"/>
+      <c r="C199" s="5"/>
+      <c r="D199" s="36"/>
+      <c r="E199" s="5"/>
+      <c r="F199" s="35"/>
+      <c r="G199" s="34" t="s">
+        <v>200</v>
+      </c>
+      <c r="H199" s="16"/>
+      <c r="I199" s="10"/>
+      <c r="J199" s="10"/>
+      <c r="K199" s="10"/>
+      <c r="L199" s="10"/>
+      <c r="M199" s="10"/>
+      <c r="N199" s="10"/>
+      <c r="O199" s="10"/>
+      <c r="P199" s="10"/>
+      <c r="Q199" s="10"/>
+      <c r="R199" s="10"/>
+      <c r="S199" s="10"/>
+      <c r="T199" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A200" s="31"/>
+      <c r="B200" s="5"/>
+      <c r="C200" s="5"/>
+      <c r="D200" s="36"/>
+      <c r="E200" s="5"/>
+      <c r="F200" s="35"/>
+      <c r="G200" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="H200" s="16"/>
+      <c r="I200" s="10"/>
+      <c r="J200" s="10"/>
+      <c r="K200" s="10"/>
+      <c r="L200" s="10"/>
+      <c r="M200" s="10"/>
+      <c r="N200" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O200" s="10"/>
+      <c r="P200" s="10"/>
+      <c r="Q200" s="10"/>
+      <c r="R200" s="10"/>
+      <c r="S200" s="10"/>
+      <c r="T200" s="10"/>
+    </row>
+    <row r="201" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A201" s="31"/>
+      <c r="B201" s="5"/>
+      <c r="C201" s="5"/>
+      <c r="D201" s="36"/>
+      <c r="E201" s="5"/>
+      <c r="F201" s="35"/>
+      <c r="G201" s="34" t="s">
+        <v>202</v>
+      </c>
+      <c r="H201" s="16"/>
+      <c r="I201" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J201" s="10"/>
+      <c r="K201" s="10"/>
+      <c r="L201" s="10"/>
+      <c r="M201" s="10"/>
+      <c r="N201" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O201" s="10"/>
+      <c r="P201" s="10"/>
+      <c r="Q201" s="10"/>
+      <c r="R201" s="10"/>
+      <c r="S201" s="10"/>
+      <c r="T201" s="10"/>
+    </row>
+    <row r="202" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A202" s="31"/>
+      <c r="B202" s="5"/>
+      <c r="C202" s="5"/>
+      <c r="D202" s="36"/>
+      <c r="E202" s="5"/>
+      <c r="F202" s="35"/>
+      <c r="G202" s="34" t="s">
+        <v>203</v>
+      </c>
+      <c r="H202" s="16"/>
+      <c r="I202" s="10"/>
+      <c r="J202" s="10"/>
+      <c r="K202" s="10"/>
+      <c r="L202" s="10"/>
+      <c r="M202" s="10"/>
+      <c r="N202" s="10"/>
+      <c r="O202" s="10"/>
+      <c r="P202" s="10"/>
+      <c r="Q202" s="10"/>
+      <c r="R202" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S202" s="10"/>
+      <c r="T202" s="10"/>
+    </row>
+    <row r="203" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A203" s="31"/>
+      <c r="B203" s="5"/>
+      <c r="C203" s="5"/>
+      <c r="D203" s="36"/>
+      <c r="E203" s="5"/>
+      <c r="F203" s="35"/>
+      <c r="G203" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="H203" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I203" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J203" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K203" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L203" s="10"/>
+      <c r="M203" s="10"/>
+      <c r="N203" s="10"/>
+      <c r="O203" s="10"/>
+      <c r="P203" s="10"/>
+      <c r="Q203" s="10"/>
+      <c r="R203" s="10"/>
+      <c r="S203" s="10"/>
+      <c r="T203" s="10"/>
+    </row>
+    <row r="204" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A204" s="31"/>
+      <c r="B204" s="5"/>
+      <c r="C204" s="5"/>
+      <c r="D204" s="36"/>
+      <c r="E204" s="5"/>
+      <c r="F204" s="35"/>
+      <c r="G204" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="H204" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I204" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J204" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K204" s="10"/>
+      <c r="L204" s="10"/>
+      <c r="M204" s="10"/>
+      <c r="N204" s="10"/>
+      <c r="O204" s="10"/>
+      <c r="P204" s="10"/>
+      <c r="Q204" s="10"/>
+      <c r="R204" s="10"/>
+      <c r="S204" s="10"/>
+      <c r="T204" s="10"/>
+    </row>
+    <row r="205" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A205" s="31"/>
+      <c r="B205" s="5"/>
+      <c r="C205" s="5"/>
+      <c r="D205" s="36"/>
+      <c r="E205" s="5"/>
+      <c r="F205" s="35"/>
+      <c r="G205" s="34" t="s">
+        <v>206</v>
+      </c>
+      <c r="H205" s="16"/>
+      <c r="I205" s="10"/>
+      <c r="J205" s="10"/>
+      <c r="K205" s="10"/>
+      <c r="L205" s="10"/>
+      <c r="M205" s="10"/>
+      <c r="N205" s="10"/>
+      <c r="O205" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P205" s="10"/>
+      <c r="Q205" s="10"/>
+      <c r="R205" s="10"/>
+      <c r="S205" s="10"/>
+      <c r="T205" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="206" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A206" s="31"/>
+      <c r="B206" s="5"/>
+      <c r="C206" s="5"/>
+      <c r="D206" s="36"/>
+      <c r="E206" s="5"/>
+      <c r="F206" s="35"/>
+      <c r="G206" s="34" t="s">
+        <v>207</v>
+      </c>
+      <c r="H206" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I206" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J206" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K206" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L206" s="10"/>
+      <c r="M206" s="10"/>
+      <c r="N206" s="10"/>
+      <c r="O206" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P206" s="10"/>
+      <c r="Q206" s="10"/>
+      <c r="R206" s="10"/>
+      <c r="S206" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T206" s="10"/>
+    </row>
+    <row r="207" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A207" s="31"/>
+      <c r="B207" s="5"/>
+      <c r="C207" s="5"/>
+      <c r="D207" s="36"/>
+      <c r="E207" s="5"/>
+      <c r="F207" s="35"/>
+      <c r="G207" s="34" t="s">
+        <v>208</v>
+      </c>
+      <c r="H207" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I207" s="10"/>
+      <c r="J207" s="10"/>
+      <c r="K207" s="10"/>
+      <c r="L207" s="10"/>
+      <c r="M207" s="10"/>
+      <c r="N207" s="10"/>
+      <c r="O207" s="10"/>
+      <c r="P207" s="10"/>
+      <c r="Q207" s="10"/>
+      <c r="R207" s="10"/>
+      <c r="S207" s="10"/>
+      <c r="T207" s="10"/>
+    </row>
+    <row r="208" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A208" s="31"/>
+      <c r="B208" s="5"/>
+      <c r="C208" s="5"/>
+      <c r="D208" s="36"/>
+      <c r="E208" s="5"/>
+      <c r="F208" s="35"/>
+      <c r="G208" s="34" t="s">
+        <v>209</v>
+      </c>
+      <c r="H208" s="16"/>
+      <c r="I208" s="10"/>
+      <c r="J208" s="10"/>
+      <c r="K208" s="10"/>
+      <c r="L208" s="10"/>
+      <c r="M208" s="10"/>
+      <c r="N208" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O208" s="10"/>
+      <c r="P208" s="10"/>
+      <c r="Q208" s="10"/>
+      <c r="R208" s="10"/>
+      <c r="S208" s="10"/>
+      <c r="T208" s="10"/>
+    </row>
+    <row r="209" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A209" s="31"/>
+      <c r="B209" s="5"/>
+      <c r="C209" s="5"/>
+      <c r="D209" s="36"/>
+      <c r="E209" s="5"/>
+      <c r="F209" s="35"/>
+      <c r="G209" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="H209" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I209" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J209" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K209" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L209" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M209" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N209" s="10"/>
+      <c r="O209" s="10"/>
+      <c r="P209" s="10"/>
+      <c r="Q209" s="10"/>
+      <c r="R209" s="10"/>
+      <c r="S209" s="10"/>
+      <c r="T209" s="10"/>
+    </row>
+    <row r="210" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A210" s="31"/>
+      <c r="B210" s="5"/>
+      <c r="C210" s="5"/>
+      <c r="D210" s="36"/>
+      <c r="E210" s="5"/>
+      <c r="F210" s="35"/>
+      <c r="G210" s="34" t="s">
+        <v>211</v>
+      </c>
+      <c r="H210" s="16"/>
+      <c r="I210" s="10"/>
+      <c r="J210" s="10"/>
+      <c r="K210" s="10"/>
+      <c r="L210" s="10"/>
+      <c r="M210" s="10"/>
+      <c r="N210" s="10"/>
+      <c r="O210" s="10"/>
+      <c r="P210" s="10"/>
+      <c r="Q210" s="10"/>
+      <c r="R210" s="10"/>
+      <c r="S210" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T210" s="10"/>
+    </row>
+    <row r="211" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A211" s="31"/>
+      <c r="B211" s="5"/>
+      <c r="C211" s="5"/>
+      <c r="D211" s="36"/>
+      <c r="E211" s="5"/>
+      <c r="F211" s="35"/>
+      <c r="G211" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="H211" s="16"/>
+      <c r="I211" s="10"/>
+      <c r="J211" s="10"/>
+      <c r="K211" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L211" s="10"/>
+      <c r="M211" s="10"/>
+      <c r="N211" s="10"/>
+      <c r="O211" s="10"/>
+      <c r="P211" s="10"/>
+      <c r="Q211" s="10"/>
+      <c r="R211" s="10"/>
+      <c r="S211" s="10"/>
+      <c r="T211" s="10"/>
+    </row>
+    <row r="212" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A212" s="31"/>
+      <c r="B212" s="5"/>
+      <c r="C212" s="5"/>
+      <c r="D212" s="36"/>
+      <c r="E212" s="5"/>
+      <c r="F212" s="35"/>
+      <c r="G212" s="34" t="s">
+        <v>213</v>
+      </c>
+      <c r="H212" s="16"/>
+      <c r="I212" s="10"/>
+      <c r="J212" s="10"/>
+      <c r="K212" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L212" s="10"/>
+      <c r="M212" s="10"/>
+      <c r="N212" s="10"/>
+      <c r="O212" s="10"/>
+      <c r="P212" s="10"/>
+      <c r="Q212" s="10"/>
+      <c r="R212" s="10"/>
+      <c r="S212" s="10"/>
+      <c r="T212" s="10"/>
+    </row>
+    <row r="213" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A213" s="31"/>
+      <c r="B213" s="5"/>
+      <c r="C213" s="5"/>
+      <c r="D213" s="36"/>
+      <c r="E213" s="5"/>
+      <c r="F213" s="35"/>
+      <c r="G213" s="34" t="s">
+        <v>214</v>
+      </c>
+      <c r="H213" s="16"/>
+      <c r="I213" s="10"/>
+      <c r="J213" s="10"/>
+      <c r="K213" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L213" s="10"/>
+      <c r="M213" s="10"/>
+      <c r="N213" s="10"/>
+      <c r="O213" s="10"/>
+      <c r="P213" s="10"/>
+      <c r="Q213" s="10"/>
+      <c r="R213" s="10"/>
+      <c r="S213" s="10"/>
+      <c r="T213" s="10"/>
+    </row>
+    <row r="214" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A214" s="31"/>
+      <c r="B214" s="5"/>
+      <c r="C214" s="5"/>
+      <c r="D214" s="36"/>
+      <c r="E214" s="5"/>
+      <c r="F214" s="35"/>
+      <c r="G214" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="H214" s="16"/>
+      <c r="I214" s="10"/>
+      <c r="J214" s="10"/>
+      <c r="K214" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L214" s="10"/>
+      <c r="M214" s="10"/>
+      <c r="N214" s="10"/>
+      <c r="O214" s="10"/>
+      <c r="P214" s="10"/>
+      <c r="Q214" s="10"/>
+      <c r="R214" s="10"/>
+      <c r="S214" s="10"/>
+      <c r="T214" s="10"/>
+    </row>
+    <row r="215" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A215" s="31"/>
+      <c r="B215" s="5"/>
+      <c r="C215" s="5"/>
+      <c r="D215" s="36"/>
+      <c r="E215" s="5"/>
+      <c r="F215" s="35"/>
+      <c r="G215" s="34" t="s">
+        <v>216</v>
+      </c>
+      <c r="H215" s="16"/>
+      <c r="I215" s="10"/>
+      <c r="J215" s="10"/>
+      <c r="K215" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L215" s="10"/>
+      <c r="M215" s="10"/>
+      <c r="N215" s="10"/>
+      <c r="O215" s="10"/>
+      <c r="P215" s="10"/>
+      <c r="Q215" s="10"/>
+      <c r="R215" s="10"/>
+      <c r="S215" s="10"/>
+      <c r="T215" s="10"/>
+    </row>
+    <row r="216" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="31"/>
+      <c r="B216" s="5"/>
+      <c r="C216" s="5"/>
+      <c r="D216" s="36"/>
+      <c r="E216" s="5"/>
+      <c r="F216" s="35"/>
+      <c r="G216" s="34" t="s">
+        <v>217</v>
+      </c>
+      <c r="H216" s="16"/>
+      <c r="I216" s="10"/>
+      <c r="J216" s="10"/>
+      <c r="K216" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L216" s="10"/>
+      <c r="M216" s="10"/>
+      <c r="N216" s="10"/>
+      <c r="O216" s="10"/>
+      <c r="P216" s="10"/>
+      <c r="Q216" s="10"/>
+      <c r="R216" s="10"/>
+      <c r="S216" s="10"/>
+      <c r="T216" s="10"/>
+    </row>
+    <row r="217" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A217" s="31"/>
+      <c r="B217" s="5"/>
+      <c r="C217" s="5"/>
+      <c r="D217" s="36"/>
+      <c r="E217" s="5"/>
+      <c r="F217" s="35"/>
+      <c r="G217" s="34" t="s">
+        <v>218</v>
+      </c>
+      <c r="H217" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I217" s="10"/>
+      <c r="J217" s="10"/>
+      <c r="K217" s="10"/>
+      <c r="L217" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M217" s="10"/>
+      <c r="N217" s="10"/>
+      <c r="O217" s="10"/>
+      <c r="P217" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q217" s="10"/>
+      <c r="R217" s="10"/>
+      <c r="S217" s="10"/>
+      <c r="T217" s="10"/>
+    </row>
+    <row r="218" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A218" s="31"/>
+      <c r="B218" s="5"/>
+      <c r="C218" s="5"/>
+      <c r="D218" s="36"/>
+      <c r="E218" s="5"/>
+      <c r="F218" s="35"/>
+      <c r="G218" s="34" t="s">
+        <v>219</v>
+      </c>
+      <c r="H218" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I218" s="10"/>
+      <c r="J218" s="10"/>
+      <c r="K218" s="10"/>
+      <c r="L218" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M218" s="10"/>
+      <c r="N218" s="10"/>
+      <c r="O218" s="10"/>
+      <c r="P218" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q218" s="10"/>
+      <c r="R218" s="10"/>
+      <c r="S218" s="10"/>
+      <c r="T218" s="10"/>
+    </row>
+    <row r="219" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A219" s="31"/>
+      <c r="B219" s="5"/>
+      <c r="C219" s="5"/>
+      <c r="D219" s="36"/>
+      <c r="E219" s="5"/>
+      <c r="F219" s="35"/>
+      <c r="G219" s="34" t="s">
+        <v>220</v>
+      </c>
+      <c r="H219" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I219" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J219" s="10"/>
+      <c r="K219" s="10"/>
+      <c r="L219" s="10"/>
+      <c r="M219" s="10"/>
+      <c r="N219" s="10"/>
+      <c r="O219" s="10"/>
+      <c r="P219" s="10"/>
+      <c r="Q219" s="10"/>
+      <c r="R219" s="10"/>
+      <c r="S219" s="10"/>
+      <c r="T219" s="10"/>
+    </row>
+    <row r="220" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A220" s="31"/>
+      <c r="B220" s="5"/>
+      <c r="C220" s="5"/>
+      <c r="D220" s="36"/>
+      <c r="E220" s="5"/>
+      <c r="F220" s="35"/>
+      <c r="G220" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="H220" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I220" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J220" s="10"/>
+      <c r="K220" s="10"/>
+      <c r="L220" s="10"/>
+      <c r="M220" s="10"/>
+      <c r="N220" s="10"/>
+      <c r="O220" s="10"/>
+      <c r="P220" s="10"/>
+      <c r="Q220" s="10"/>
+      <c r="R220" s="10"/>
+      <c r="S220" s="10"/>
+      <c r="T220" s="10"/>
+    </row>
+    <row r="221" spans="1:20" ht="50" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A221" s="31"/>
+      <c r="B221" s="5"/>
+      <c r="C221" s="5"/>
+      <c r="D221" s="36"/>
+      <c r="E221" s="5"/>
+      <c r="F221" s="35"/>
+      <c r="G221" s="34" t="s">
+        <v>222</v>
+      </c>
+      <c r="H221" s="16"/>
+      <c r="I221" s="10"/>
+      <c r="J221" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K221" s="10"/>
+      <c r="L221" s="10"/>
+      <c r="M221" s="10"/>
+      <c r="N221" s="10"/>
+      <c r="O221" s="10"/>
+      <c r="P221" s="10"/>
+      <c r="Q221" s="10"/>
+      <c r="R221" s="10"/>
+      <c r="S221" s="10"/>
+      <c r="T221" s="10"/>
+    </row>
+    <row r="222" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A222" s="31"/>
+      <c r="B222" s="5"/>
+      <c r="C222" s="5"/>
+      <c r="D222" s="36"/>
+      <c r="E222" s="5"/>
+      <c r="F222" s="35"/>
+      <c r="G222" s="34" t="s">
+        <v>223</v>
+      </c>
+      <c r="H222" s="16"/>
+      <c r="I222" s="10"/>
+      <c r="J222" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K222" s="10"/>
+      <c r="L222" s="10"/>
+      <c r="M222" s="10"/>
+      <c r="N222" s="10"/>
+      <c r="O222" s="10"/>
+      <c r="P222" s="10"/>
+      <c r="Q222" s="10"/>
+      <c r="R222" s="10"/>
+      <c r="S222" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T222" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="223" spans="1:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A223" s="31"/>
+      <c r="B223" s="5"/>
+      <c r="C223" s="5"/>
+      <c r="D223" s="36"/>
+      <c r="E223" s="5"/>
+      <c r="F223" s="35"/>
+      <c r="G223" s="34" t="s">
+        <v>224</v>
+      </c>
+      <c r="H223" s="16"/>
+      <c r="I223" s="10"/>
+      <c r="J223" s="10"/>
+      <c r="K223" s="10"/>
+      <c r="L223" s="10"/>
+      <c r="M223" s="10"/>
+      <c r="N223" s="10"/>
+      <c r="O223" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P223" s="10"/>
+      <c r="Q223" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R223" s="10"/>
+      <c r="S223" s="10"/>
+      <c r="T223" s="10"/>
+    </row>
+    <row r="224" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A224" s="31"/>
+      <c r="B224" s="5"/>
+      <c r="C224" s="5"/>
+      <c r="D224" s="36"/>
+      <c r="E224" s="5"/>
+      <c r="F224" s="35"/>
+      <c r="G224" s="34" t="s">
+        <v>225</v>
+      </c>
+      <c r="H224" s="16"/>
+      <c r="I224" s="10"/>
+      <c r="J224" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K224" s="10"/>
+      <c r="L224" s="10"/>
+      <c r="M224" s="10"/>
+      <c r="N224" s="10"/>
+      <c r="O224" s="10"/>
+      <c r="P224" s="10"/>
+      <c r="Q224" s="10"/>
+      <c r="R224" s="10"/>
+      <c r="S224" s="10"/>
+      <c r="T224" s="10"/>
+    </row>
+    <row r="225" spans="1:20" ht="195" x14ac:dyDescent="0.35">
+      <c r="A225" s="32" t="s">
+        <v>563</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="D225" s="46" t="s">
+        <v>401</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="F225" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="G225" s="34" t="s">
+        <v>404</v>
+      </c>
+      <c r="H225" s="16"/>
+      <c r="I225" s="10"/>
+      <c r="J225" s="10"/>
+      <c r="K225" s="10"/>
+      <c r="L225" s="10"/>
+      <c r="M225" s="10"/>
+      <c r="N225" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O225" s="10"/>
+      <c r="P225" s="10"/>
+      <c r="Q225" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R225" s="10"/>
+      <c r="S225" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T225" s="10"/>
+    </row>
+    <row r="226" spans="1:20" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A226" s="31"/>
+      <c r="B226" s="5"/>
+      <c r="C226" s="5"/>
+      <c r="D226" s="46"/>
+      <c r="E226" s="5"/>
+      <c r="F226" s="45"/>
+      <c r="G226" s="34" t="s">
+        <v>406</v>
+      </c>
+      <c r="H226" s="16"/>
+      <c r="I226" s="10"/>
+      <c r="J226" s="10"/>
+      <c r="K226" s="10"/>
+      <c r="L226" s="10"/>
+      <c r="M226" s="10"/>
+      <c r="N226" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O226" s="10"/>
+      <c r="P226" s="10"/>
+      <c r="Q226" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R226" s="10"/>
+      <c r="S226" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T226" s="10"/>
+    </row>
+    <row r="227" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A227" s="31"/>
+      <c r="B227" s="5"/>
+      <c r="C227" s="5"/>
+      <c r="D227" s="46"/>
+      <c r="E227" s="5"/>
+      <c r="F227" s="45"/>
+      <c r="G227" s="34" t="s">
+        <v>407</v>
+      </c>
+      <c r="H227" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I227" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J227" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K227" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L227" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M227" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N227" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O227" s="10"/>
+      <c r="P227" s="10"/>
+      <c r="Q227" s="10"/>
+      <c r="R227" s="10"/>
+      <c r="S227" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T227" s="10"/>
+    </row>
+    <row r="228" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A228" s="31"/>
+      <c r="B228" s="5"/>
+      <c r="C228" s="5"/>
+      <c r="D228" s="46"/>
+      <c r="E228" s="5"/>
+      <c r="F228" s="45"/>
+      <c r="G228" s="34" t="s">
+        <v>408</v>
+      </c>
+      <c r="H228" s="16"/>
+      <c r="I228" s="10"/>
+      <c r="J228" s="10"/>
+      <c r="K228" s="10"/>
+      <c r="L228" s="10"/>
+      <c r="M228" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N228" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O228" s="10"/>
+      <c r="P228" s="10"/>
+      <c r="Q228" s="10"/>
+      <c r="R228" s="10"/>
+      <c r="S228" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T228" s="10"/>
+    </row>
+    <row r="229" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A229" s="31"/>
+      <c r="B229" s="5"/>
+      <c r="C229" s="5"/>
+      <c r="D229" s="46"/>
+      <c r="E229" s="5"/>
+      <c r="F229" s="45"/>
+      <c r="G229" s="34" t="s">
+        <v>409</v>
+      </c>
+      <c r="H229" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I229" s="10"/>
+      <c r="J229" s="10"/>
+      <c r="K229" s="10"/>
+      <c r="L229" s="10"/>
+      <c r="M229" s="10"/>
+      <c r="N229" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O229" s="10"/>
+      <c r="P229" s="10"/>
+      <c r="Q229" s="10"/>
+      <c r="R229" s="10"/>
+      <c r="S229" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T229" s="10"/>
+    </row>
+    <row r="230" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A230" s="31"/>
+      <c r="B230" s="5"/>
+      <c r="C230" s="5"/>
+      <c r="D230" s="46"/>
+      <c r="E230" s="5"/>
+      <c r="F230" s="35"/>
+      <c r="G230" s="34" t="s">
+        <v>402</v>
+      </c>
+      <c r="H230" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I230" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J230" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K230" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L230" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M230" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N230" s="10"/>
+      <c r="O230" s="10"/>
+      <c r="P230" s="10"/>
+      <c r="Q230" s="10"/>
+      <c r="R230" s="10"/>
+      <c r="S230" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T230" s="10"/>
+    </row>
+    <row r="231" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A231" s="31"/>
+      <c r="B231" s="5"/>
+      <c r="C231" s="5"/>
+      <c r="D231" s="46"/>
+      <c r="E231" s="5"/>
+      <c r="F231" s="36"/>
+      <c r="G231" s="34" t="s">
+        <v>403</v>
+      </c>
+      <c r="H231" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I231" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J231" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K231" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L231" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M231" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N231" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O231" s="10"/>
+      <c r="P231" s="10"/>
+      <c r="Q231" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R231" s="10"/>
+      <c r="S231" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T231" s="10"/>
+    </row>
+    <row r="232" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A232" s="31"/>
+      <c r="B232" s="5"/>
+      <c r="C232" s="5"/>
+      <c r="D232" s="46"/>
+      <c r="E232" s="5"/>
+      <c r="F232" s="36" t="s">
+        <v>411</v>
+      </c>
+      <c r="G232" s="34" t="s">
+        <v>410</v>
+      </c>
+      <c r="H232" s="16"/>
+      <c r="I232" s="10"/>
+      <c r="J232" s="10"/>
+      <c r="K232" s="10"/>
+      <c r="L232" s="10"/>
+      <c r="M232" s="10"/>
+      <c r="N232" s="10"/>
+      <c r="O232" s="10"/>
+      <c r="P232" s="10"/>
+      <c r="Q232" s="10"/>
+      <c r="R232" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S232" s="10"/>
+      <c r="T232" s="10"/>
+    </row>
+    <row r="233" spans="1:20" ht="23" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="31"/>
+      <c r="B233" s="5"/>
+      <c r="C233" s="5"/>
+      <c r="D233" s="46"/>
+      <c r="E233" s="5"/>
+      <c r="F233" s="36"/>
+      <c r="G233" s="34" t="s">
+        <v>412</v>
+      </c>
+      <c r="H233" s="16"/>
+      <c r="I233" s="10"/>
+      <c r="J233" s="10"/>
+      <c r="K233" s="10"/>
+      <c r="L233" s="10"/>
+      <c r="M233" s="10"/>
+      <c r="N233" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O233" s="10"/>
+      <c r="P233" s="10"/>
+      <c r="Q233" s="10"/>
+      <c r="R233" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S233" s="10"/>
+      <c r="T233" s="10"/>
+    </row>
+    <row r="234" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A234" s="31"/>
+      <c r="B234" s="5"/>
+      <c r="C234" s="5"/>
+      <c r="D234" s="46"/>
+      <c r="E234" s="5"/>
+      <c r="F234" s="36" t="s">
+        <v>414</v>
+      </c>
+      <c r="G234" s="34" t="s">
+        <v>413</v>
+      </c>
+      <c r="H234" s="16"/>
+      <c r="I234" s="10"/>
+      <c r="J234" s="10"/>
+      <c r="K234" s="10"/>
+      <c r="L234" s="10"/>
+      <c r="M234" s="10"/>
+      <c r="N234" s="10"/>
+      <c r="O234" s="10"/>
+      <c r="P234" s="10"/>
+      <c r="Q234" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R234" s="10"/>
+      <c r="S234" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T234" s="10"/>
+    </row>
+    <row r="235" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A235" s="31"/>
+      <c r="B235" s="5"/>
+      <c r="C235" s="5"/>
+      <c r="D235" s="46"/>
+      <c r="E235" s="5"/>
+      <c r="F235" s="36" t="s">
+        <v>416</v>
+      </c>
+      <c r="G235" s="34" t="s">
+        <v>415</v>
+      </c>
+      <c r="H235" s="16"/>
+      <c r="I235" s="10"/>
+      <c r="J235" s="10"/>
+      <c r="K235" s="10"/>
+      <c r="L235" s="10"/>
+      <c r="M235" s="10"/>
+      <c r="N235" s="10"/>
+      <c r="O235" s="10"/>
+      <c r="P235" s="10"/>
+      <c r="Q235" s="10"/>
+      <c r="R235" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S235" s="10"/>
+      <c r="T235" s="10"/>
+    </row>
+    <row r="236" spans="1:20" ht="150" x14ac:dyDescent="0.35">
+      <c r="A236" s="32" t="s">
+        <v>226</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D236" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="E236" s="5"/>
+      <c r="F236" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="G236" s="34"/>
+      <c r="H236" s="16"/>
+      <c r="I236" s="10"/>
+      <c r="J236" s="10"/>
+      <c r="K236" s="10"/>
+      <c r="L236" s="10"/>
+      <c r="M236" s="10"/>
+      <c r="N236" s="10"/>
+      <c r="O236" s="10"/>
+      <c r="P236" s="10"/>
+      <c r="Q236" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R236" s="10"/>
+      <c r="S236" s="10"/>
+      <c r="T236" s="10"/>
+    </row>
+    <row r="237" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A237" s="31"/>
+      <c r="B237" s="5"/>
+      <c r="C237" s="5"/>
+      <c r="D237" s="36"/>
+      <c r="E237" s="5"/>
+      <c r="F237" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="G237" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="H237" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I237" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J237" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K237" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L237" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M237" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N237" s="10"/>
+      <c r="O237" s="10"/>
+      <c r="P237" s="10"/>
+      <c r="Q237" s="10"/>
+      <c r="R237" s="10"/>
+      <c r="S237" s="10"/>
+      <c r="T237" s="10"/>
+    </row>
+    <row r="238" spans="1:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A238" s="31"/>
+      <c r="B238" s="5"/>
+      <c r="C238" s="5"/>
+      <c r="D238" s="36"/>
+      <c r="E238" s="5"/>
+      <c r="F238" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="G238" s="34" t="s">
+        <v>234</v>
+      </c>
+      <c r="H238" s="16"/>
+      <c r="I238" s="10"/>
+      <c r="J238" s="10"/>
+      <c r="K238" s="10"/>
+      <c r="L238" s="10"/>
+      <c r="M238" s="10"/>
+      <c r="N238" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O238" s="10"/>
+      <c r="P238" s="10"/>
+      <c r="Q238" s="10"/>
+      <c r="R238" s="10"/>
+      <c r="S238" s="10"/>
+      <c r="T238" s="10"/>
+    </row>
+    <row r="239" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A239" s="31"/>
+      <c r="B239" s="5"/>
+      <c r="C239" s="5"/>
+      <c r="D239" s="36"/>
+      <c r="E239" s="5"/>
+      <c r="F239" s="36"/>
+      <c r="G239" s="34" t="s">
+        <v>235</v>
+      </c>
+      <c r="H239" s="16"/>
+      <c r="I239" s="10"/>
+      <c r="J239" s="10"/>
+      <c r="K239" s="10"/>
+      <c r="L239" s="10"/>
+      <c r="M239" s="10"/>
+      <c r="N239" s="10"/>
+      <c r="O239" s="10"/>
+      <c r="P239" s="10"/>
+      <c r="Q239" s="10"/>
+      <c r="R239" s="10"/>
+      <c r="S239" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T239" s="10"/>
+    </row>
+    <row r="240" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A240" s="31"/>
+      <c r="B240" s="5"/>
+      <c r="C240" s="5"/>
+      <c r="D240" s="36"/>
+      <c r="E240" s="5"/>
+      <c r="F240" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="G240" s="34" t="s">
+        <v>237</v>
+      </c>
+      <c r="H240" s="16"/>
+      <c r="I240" s="10"/>
+      <c r="J240" s="10"/>
+      <c r="K240" s="10"/>
+      <c r="L240" s="10"/>
+      <c r="M240" s="10"/>
+      <c r="N240" s="10"/>
+      <c r="O240" s="10"/>
+      <c r="P240" s="10"/>
+      <c r="Q240" s="10"/>
+      <c r="R240" s="10"/>
+      <c r="S240" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T240" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="241" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A241" s="31"/>
+      <c r="B241" s="5"/>
+      <c r="C241" s="5"/>
+      <c r="D241" s="36"/>
+      <c r="E241" s="5"/>
+      <c r="F241" s="36"/>
+      <c r="G241" s="34" t="s">
+        <v>238</v>
+      </c>
+      <c r="H241" s="16"/>
+      <c r="I241" s="10"/>
+      <c r="J241" s="10"/>
+      <c r="K241" s="10"/>
+      <c r="L241" s="10"/>
+      <c r="M241" s="10"/>
+      <c r="N241" s="10"/>
+      <c r="O241" s="10"/>
+      <c r="P241" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q241" s="10"/>
+      <c r="R241" s="10"/>
+      <c r="S241" s="10"/>
+      <c r="T241" s="10"/>
+    </row>
+    <row r="242" spans="1:20" ht="90" x14ac:dyDescent="0.35">
+      <c r="A242" s="31"/>
+      <c r="B242" s="5"/>
+      <c r="C242" s="5"/>
+      <c r="D242" s="36"/>
+      <c r="E242" s="5"/>
+      <c r="F242" s="36" t="s">
+        <v>239</v>
+      </c>
+      <c r="G242" s="34" t="s">
+        <v>240</v>
+      </c>
+      <c r="H242" s="16"/>
+      <c r="I242" s="10"/>
+      <c r="J242" s="10"/>
+      <c r="K242" s="10"/>
+      <c r="L242" s="10"/>
+      <c r="M242" s="10"/>
+      <c r="N242" s="10"/>
+      <c r="O242" s="10"/>
+      <c r="P242" s="10"/>
+      <c r="Q242" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R242" s="10"/>
+      <c r="S242" s="10"/>
+      <c r="T242" s="10"/>
+    </row>
+    <row r="243" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A243" s="31"/>
+      <c r="B243" s="5"/>
+      <c r="C243" s="5"/>
+      <c r="D243" s="36"/>
+      <c r="E243" s="5"/>
+      <c r="F243" s="36"/>
+      <c r="G243" s="34" t="s">
+        <v>241</v>
+      </c>
+      <c r="H243" s="16"/>
+      <c r="I243" s="10"/>
+      <c r="J243" s="10"/>
+      <c r="K243" s="10"/>
+      <c r="L243" s="10"/>
+      <c r="M243" s="10"/>
+      <c r="N243" s="10"/>
+      <c r="O243" s="10"/>
+      <c r="P243" s="10"/>
+      <c r="Q243" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R243" s="10"/>
+      <c r="S243" s="10"/>
+      <c r="T243" s="10"/>
+    </row>
+    <row r="244" spans="1:20" ht="150" x14ac:dyDescent="0.35">
+      <c r="A244" s="27" t="s">
+        <v>396</v>
+      </c>
+      <c r="B244" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="C244" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D244" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F244" s="36"/>
+      <c r="G244" s="34"/>
+      <c r="H244" s="16"/>
+      <c r="I244" s="10"/>
+      <c r="J244" s="10"/>
+      <c r="K244" s="10"/>
+      <c r="L244" s="10"/>
+      <c r="M244" s="10"/>
+      <c r="N244" s="10"/>
+      <c r="O244" s="10"/>
+      <c r="P244" s="10"/>
+      <c r="Q244" s="10"/>
+      <c r="R244" s="10"/>
+      <c r="S244" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T244" s="10"/>
+    </row>
+    <row r="245" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A245" s="29"/>
+      <c r="B245" s="26"/>
+      <c r="C245" s="5"/>
+      <c r="D245" s="36"/>
+      <c r="E245" s="5"/>
+      <c r="F245" s="35" t="s">
+        <v>244</v>
+      </c>
+      <c r="G245" s="34" t="s">
+        <v>245</v>
+      </c>
+      <c r="H245" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I245" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J245" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K245" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L245" s="10"/>
+      <c r="M245" s="10"/>
+      <c r="N245" s="10"/>
+      <c r="O245" s="10"/>
+      <c r="P245" s="10"/>
+      <c r="Q245" s="10"/>
+      <c r="R245" s="10"/>
+      <c r="S245" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T245" s="10"/>
+    </row>
+    <row r="246" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A246" s="29"/>
+      <c r="B246" s="26"/>
+      <c r="C246" s="5"/>
+      <c r="D246" s="36"/>
+      <c r="E246" s="5"/>
+      <c r="F246" s="35" t="s">
+        <v>246</v>
+      </c>
+      <c r="G246" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="H246" s="16"/>
+      <c r="I246" s="10"/>
+      <c r="J246" s="10"/>
+      <c r="K246" s="10"/>
+      <c r="L246" s="10"/>
+      <c r="M246" s="10"/>
+      <c r="N246" s="10"/>
+      <c r="O246" s="10"/>
+      <c r="P246" s="10"/>
+      <c r="Q246" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R246" s="10"/>
+      <c r="S246" s="10"/>
+      <c r="T246" s="10"/>
+    </row>
+    <row r="247" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A247" s="29"/>
+      <c r="B247" s="26"/>
+      <c r="C247" s="5"/>
+      <c r="D247" s="36"/>
+      <c r="E247" s="5"/>
+      <c r="F247" s="36" t="s">
+        <v>248</v>
+      </c>
+      <c r="G247" s="34" t="s">
+        <v>249</v>
+      </c>
+      <c r="H247" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I247" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J247" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K247" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L247" s="10"/>
+      <c r="M247" s="10"/>
+      <c r="N247" s="10"/>
+      <c r="O247" s="10"/>
+      <c r="P247" s="10"/>
+      <c r="Q247" s="10"/>
+      <c r="R247" s="10"/>
+      <c r="S247" s="10"/>
+      <c r="T247" s="10"/>
+    </row>
+    <row r="248" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A248" s="29"/>
+      <c r="B248" s="26"/>
+      <c r="C248" s="5"/>
+      <c r="D248" s="36"/>
+      <c r="E248" s="5"/>
+      <c r="F248" s="36"/>
+      <c r="G248" s="34" t="s">
+        <v>250</v>
+      </c>
+      <c r="H248" s="16"/>
+      <c r="I248" s="10"/>
+      <c r="J248" s="10"/>
+      <c r="K248" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L248" s="10"/>
+      <c r="M248" s="10"/>
+      <c r="N248" s="10"/>
+      <c r="O248" s="10"/>
+      <c r="P248" s="10"/>
+      <c r="Q248" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R248" s="10"/>
+      <c r="S248" s="10"/>
+      <c r="T248" s="10"/>
+    </row>
+    <row r="249" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A249" s="29"/>
+      <c r="B249" s="26"/>
+      <c r="C249" s="5"/>
+      <c r="D249" s="36"/>
+      <c r="E249" s="5"/>
+      <c r="F249" s="35" t="s">
+        <v>251</v>
+      </c>
+      <c r="G249" s="34" t="s">
+        <v>252</v>
+      </c>
+      <c r="H249" s="16"/>
+      <c r="I249" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J249" s="10"/>
+      <c r="K249" s="10"/>
+      <c r="L249" s="10"/>
+      <c r="M249" s="10"/>
+      <c r="N249" s="10"/>
+      <c r="O249" s="10"/>
+      <c r="P249" s="10"/>
+      <c r="Q249" s="10"/>
+      <c r="R249" s="10"/>
+      <c r="S249" s="10"/>
+      <c r="T249" s="10"/>
+    </row>
+    <row r="250" spans="1:20" ht="210" x14ac:dyDescent="0.35">
+      <c r="A250" s="27" t="s">
+        <v>565</v>
+      </c>
+      <c r="B250" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D250" s="36" t="s">
+        <v>255</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F250" s="35" t="s">
+        <v>257</v>
+      </c>
+      <c r="G250" s="34" t="s">
+        <v>258</v>
+      </c>
+      <c r="H250" s="16"/>
+      <c r="I250" s="10"/>
+      <c r="J250" s="10"/>
+      <c r="K250" s="10"/>
+      <c r="L250" s="10"/>
+      <c r="M250" s="10"/>
+      <c r="N250" s="10"/>
+      <c r="O250" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P250" s="10"/>
+      <c r="Q250" s="10"/>
+      <c r="R250" s="10"/>
+      <c r="S250" s="10"/>
+      <c r="T250" s="10"/>
+    </row>
+    <row r="251" spans="1:20" ht="79" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A251" s="29"/>
+      <c r="B251" s="26"/>
+      <c r="C251" s="5"/>
+      <c r="D251" s="36"/>
+      <c r="E251" s="5"/>
+      <c r="F251" s="36" t="s">
+        <v>259</v>
+      </c>
+      <c r="G251" s="34" t="s">
+        <v>260</v>
+      </c>
+      <c r="H251" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I251" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J251" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K251" s="10"/>
+      <c r="L251" s="10"/>
+      <c r="M251" s="10"/>
+      <c r="N251" s="10"/>
+      <c r="O251" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P251" s="10"/>
+      <c r="Q251" s="10"/>
+      <c r="R251" s="10"/>
+      <c r="S251" s="10"/>
+      <c r="T251" s="10"/>
+    </row>
+    <row r="252" spans="1:20" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A252" s="29"/>
+      <c r="B252" s="26"/>
+      <c r="C252" s="5"/>
+      <c r="D252" s="36"/>
+      <c r="E252" s="5"/>
+      <c r="F252" s="36"/>
+      <c r="G252" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="H252" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I252" s="10"/>
+      <c r="J252" s="10"/>
+      <c r="K252" s="10"/>
+      <c r="L252" s="10"/>
+      <c r="M252" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N252" s="10"/>
+      <c r="O252" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P252" s="10"/>
+      <c r="Q252" s="10"/>
+      <c r="R252" s="10"/>
+      <c r="S252" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T252" s="10"/>
+    </row>
+    <row r="253" spans="1:20" ht="165" x14ac:dyDescent="0.35">
+      <c r="A253" s="27" t="s">
+        <v>566</v>
+      </c>
+      <c r="B253" s="26" t="s">
+        <v>262</v>
+      </c>
+      <c r="C253" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="D253" s="36" t="s">
+        <v>264</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="F253" s="36"/>
+      <c r="G253" s="34" t="s">
+        <v>266</v>
+      </c>
+      <c r="H253" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I253" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J253" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K253" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L253" s="10"/>
+      <c r="M253" s="10"/>
+      <c r="N253" s="10"/>
+      <c r="O253" s="10"/>
+      <c r="P253" s="10"/>
+      <c r="Q253" s="10"/>
+      <c r="R253" s="10"/>
+      <c r="S253" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T253" s="10"/>
+    </row>
+    <row r="254" spans="1:20" ht="60" x14ac:dyDescent="0.35">
+      <c r="A254" s="29"/>
+      <c r="B254" s="26"/>
+      <c r="C254" s="5"/>
+      <c r="D254" s="36"/>
+      <c r="E254" s="5"/>
+      <c r="F254" s="35" t="s">
+        <v>267</v>
+      </c>
+      <c r="G254" s="34" t="s">
+        <v>268</v>
+      </c>
+      <c r="H254" s="16"/>
+      <c r="I254" s="10"/>
+      <c r="J254" s="10"/>
+      <c r="K254" s="10"/>
+      <c r="L254" s="10"/>
+      <c r="M254" s="10"/>
+      <c r="N254" s="10"/>
+      <c r="O254" s="10"/>
+      <c r="P254" s="10"/>
+      <c r="Q254" s="10"/>
+      <c r="R254" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S254" s="10"/>
+      <c r="T254" s="10"/>
+    </row>
+    <row r="255" spans="1:20" ht="75" x14ac:dyDescent="0.35">
+      <c r="A255" s="29"/>
+      <c r="B255" s="26"/>
+      <c r="C255" s="5"/>
+      <c r="D255" s="36"/>
+      <c r="E255" s="5"/>
+      <c r="F255" s="36" t="s">
+        <v>269</v>
+      </c>
+      <c r="G255" s="34" t="s">
+        <v>270</v>
+      </c>
+      <c r="H255" s="16"/>
+      <c r="I255" s="10"/>
+      <c r="J255" s="10"/>
+      <c r="K255" s="10"/>
+      <c r="L255" s="10"/>
+      <c r="M255" s="10"/>
+      <c r="N255" s="10"/>
+      <c r="O255" s="10"/>
+      <c r="P255" s="10"/>
+      <c r="Q255" s="10"/>
+      <c r="R255" s="10"/>
+      <c r="S255" s="10"/>
+      <c r="T255" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="256" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A256" s="29"/>
+      <c r="B256" s="26"/>
+      <c r="C256" s="5"/>
+      <c r="D256" s="36"/>
+      <c r="E256" s="5"/>
+      <c r="F256" s="36"/>
+      <c r="G256" s="34" t="s">
+        <v>271</v>
+      </c>
+      <c r="H256" s="16"/>
+      <c r="I256" s="10"/>
+      <c r="J256" s="10"/>
+      <c r="K256" s="10"/>
+      <c r="L256" s="10"/>
+      <c r="M256" s="10"/>
+      <c r="N256" s="10"/>
+      <c r="O256" s="10"/>
+      <c r="P256" s="10"/>
+      <c r="Q256" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R256" s="10"/>
+      <c r="S256" s="10"/>
+      <c r="T256" s="10"/>
+    </row>
+    <row r="257" spans="1:20" ht="90" x14ac:dyDescent="0.35">
+      <c r="A257" s="29"/>
+      <c r="B257" s="26"/>
+      <c r="C257" s="5"/>
+      <c r="D257" s="36"/>
+      <c r="E257" s="5"/>
+      <c r="F257" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="G257" s="34" t="s">
+        <v>273</v>
+      </c>
+      <c r="H257" s="16"/>
+      <c r="I257" s="10"/>
+      <c r="J257" s="10"/>
+      <c r="K257" s="10"/>
+      <c r="L257" s="10"/>
+      <c r="M257" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N257" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O257" s="10"/>
+      <c r="P257" s="10"/>
+      <c r="Q257" s="10"/>
+      <c r="R257" s="10"/>
+      <c r="S257" s="10"/>
+      <c r="T257" s="10"/>
+    </row>
+    <row r="258" spans="1:20" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A258" s="29"/>
+      <c r="B258" s="26"/>
+      <c r="C258" s="5"/>
+      <c r="D258" s="36"/>
+      <c r="E258" s="5"/>
+      <c r="F258" s="36"/>
+      <c r="G258" s="34" t="s">
+        <v>274</v>
+      </c>
+      <c r="H258" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L258" s="10"/>
+      <c r="M258" s="10"/>
+      <c r="N258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S258" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T258" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="259" spans="1:20" ht="90" x14ac:dyDescent="0.35">
+      <c r="A259" s="29"/>
+      <c r="B259" s="26"/>
+      <c r="C259" s="5"/>
+      <c r="D259" s="36"/>
+      <c r="E259" s="5"/>
+      <c r="F259" s="36" t="s">
+        <v>275</v>
+      </c>
+      <c r="G259" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="H259" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I259" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J259" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K259" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L259" s="10"/>
+      <c r="M259" s="10"/>
+      <c r="N259" s="10"/>
+      <c r="O259" s="10"/>
+      <c r="P259" s="10"/>
+      <c r="Q259" s="10"/>
+      <c r="R259" s="10"/>
+      <c r="S259" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T259" s="10"/>
+    </row>
+    <row r="260" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A260" s="29"/>
+      <c r="B260" s="26"/>
+      <c r="C260" s="5"/>
+      <c r="D260" s="36"/>
+      <c r="E260" s="5"/>
+      <c r="F260" s="36"/>
+      <c r="G260" s="34" t="s">
+        <v>277</v>
+      </c>
+      <c r="H260" s="16"/>
+      <c r="I260" s="10"/>
+      <c r="J260" s="10"/>
+      <c r="K260" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L260" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M260" s="10"/>
+      <c r="N260" s="10"/>
+      <c r="O260" s="10"/>
+      <c r="P260" s="10"/>
+      <c r="Q260" s="10"/>
+      <c r="R260" s="10"/>
+      <c r="S260" s="10"/>
+      <c r="T260" s="10"/>
+    </row>
+    <row r="261" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A261" s="29"/>
+      <c r="B261" s="26"/>
+      <c r="C261" s="5"/>
+      <c r="D261" s="36"/>
+      <c r="E261" s="5"/>
+      <c r="F261" s="36"/>
+      <c r="G261" s="34" t="s">
+        <v>278</v>
+      </c>
+      <c r="H261" s="16"/>
+      <c r="I261" s="10"/>
+      <c r="J261" s="10"/>
+      <c r="K261" s="10"/>
+      <c r="L261" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M261" s="10"/>
+      <c r="N261" s="10"/>
+      <c r="O261" s="10"/>
+      <c r="P261" s="10"/>
+      <c r="Q261" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R261" s="10"/>
+      <c r="S261" s="10"/>
+      <c r="T261" s="10"/>
+    </row>
+    <row r="262" spans="1:20" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A262" s="29"/>
+      <c r="B262" s="26"/>
+      <c r="C262" s="5"/>
+      <c r="D262" s="36"/>
+      <c r="E262" s="5"/>
+      <c r="F262" s="36"/>
+      <c r="G262" s="34" t="s">
+        <v>279</v>
+      </c>
+      <c r="H262" s="16"/>
+      <c r="I262" s="10"/>
+      <c r="J262" s="10"/>
+      <c r="K262" s="10"/>
+      <c r="L262" s="10"/>
+      <c r="M262" s="10"/>
+      <c r="N262" s="10"/>
+      <c r="O262" s="10"/>
+      <c r="P262" s="10"/>
+      <c r="Q262" s="10"/>
+      <c r="R262" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="S262" s="10"/>
+      <c r="T262" s="10"/>
+    </row>
+    <row r="263" spans="1:20" ht="120" x14ac:dyDescent="0.35">
+      <c r="A263" s="64" t="s">
+        <v>567</v>
+      </c>
+      <c r="B263" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C263" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D263" s="46" t="s">
+        <v>280</v>
+      </c>
+      <c r="E263" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="35"/>
-[...49 lines deleted...]
-      <c r="F8" s="16" t="s">
+      <c r="F263" s="36"/>
+      <c r="G263" s="39" t="s">
+        <v>281</v>
+      </c>
+      <c r="H263" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I263" s="10"/>
+      <c r="J263" s="10"/>
+      <c r="K263" s="10"/>
+      <c r="L263" s="10"/>
+      <c r="M263" s="10"/>
+      <c r="N263" s="10"/>
+      <c r="O263" s="10"/>
+      <c r="P263" s="10"/>
+      <c r="Q263" s="10"/>
+      <c r="R263" s="10"/>
+      <c r="S263" s="10"/>
+      <c r="T263" s="10"/>
+    </row>
+    <row r="264" spans="1:20" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A264" s="65"/>
+      <c r="B264" s="26"/>
+      <c r="C264" s="5"/>
+      <c r="D264" s="46"/>
+      <c r="E264" s="5"/>
+      <c r="F264" s="46" t="s">
+        <v>282</v>
+      </c>
+      <c r="G264" s="39" t="s">
+        <v>283</v>
+      </c>
+      <c r="H264" s="16"/>
+      <c r="I264" s="10"/>
+      <c r="J264" s="10"/>
+      <c r="K264" s="10"/>
+      <c r="L264" s="10"/>
+      <c r="M264" s="10"/>
+      <c r="N264" s="10"/>
+      <c r="O264" s="10"/>
+      <c r="P264" s="10"/>
+      <c r="Q264" s="10"/>
+      <c r="R264" s="10"/>
+      <c r="S264" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T264" s="10"/>
+    </row>
+    <row r="265" spans="1:20" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A265" s="65"/>
+      <c r="B265" s="26"/>
+      <c r="C265" s="5"/>
+      <c r="D265" s="46"/>
+      <c r="E265" s="5"/>
+      <c r="F265" s="46"/>
+      <c r="G265" s="39" t="s">
+        <v>284</v>
+      </c>
+      <c r="H265" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I265" s="10"/>
+      <c r="J265" s="10"/>
+      <c r="K265" s="10"/>
+      <c r="L265" s="10"/>
+      <c r="M265" s="10"/>
+      <c r="N265" s="10"/>
+      <c r="O265" s="10"/>
+      <c r="P265" s="10"/>
+      <c r="Q265" s="10"/>
+      <c r="R265" s="10"/>
+      <c r="S265" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T265" s="10"/>
+    </row>
+    <row r="266" spans="1:20" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A266" s="65"/>
+      <c r="B266" s="26"/>
+      <c r="C266" s="5"/>
+      <c r="D266" s="46"/>
+      <c r="E266" s="5"/>
+      <c r="F266" s="46"/>
+      <c r="G266" s="39" t="s">
+        <v>285</v>
+      </c>
+      <c r="H266" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I266" s="10"/>
+      <c r="J266" s="10"/>
+      <c r="K266" s="10"/>
+      <c r="L266" s="10"/>
+      <c r="M266" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N266" s="10"/>
+      <c r="O266" s="10"/>
+      <c r="P266" s="10"/>
+      <c r="Q266" s="10"/>
+      <c r="R266" s="10"/>
+      <c r="S266" s="10"/>
+      <c r="T266" s="10"/>
+    </row>
+    <row r="267" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A267" s="65"/>
+      <c r="B267" s="26"/>
+      <c r="C267" s="5"/>
+      <c r="D267" s="46"/>
+      <c r="E267" s="5"/>
+      <c r="F267" s="46"/>
+      <c r="G267" s="39" t="s">
+        <v>286</v>
+      </c>
+      <c r="H267" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I267" s="10"/>
+      <c r="J267" s="10"/>
+      <c r="K267" s="10"/>
+      <c r="L267" s="10"/>
+      <c r="M267" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N267" s="10"/>
+      <c r="O267" s="10"/>
+      <c r="P267" s="10"/>
+      <c r="Q267" s="10"/>
+      <c r="R267" s="10"/>
+      <c r="S267" s="10"/>
+      <c r="T267" s="10"/>
+    </row>
+    <row r="268" spans="1:20" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A268" s="65"/>
+      <c r="B268" s="26"/>
+      <c r="C268" s="5"/>
+      <c r="D268" s="46"/>
+      <c r="E268" s="5"/>
+      <c r="F268" s="46"/>
+      <c r="G268" s="39" t="s">
+        <v>287</v>
+      </c>
+      <c r="H268" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I268" s="10"/>
+      <c r="J268" s="10"/>
+      <c r="K268" s="10"/>
+      <c r="L268" s="10"/>
+      <c r="M268" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N268" s="10"/>
+      <c r="O268" s="10"/>
+      <c r="P268" s="10"/>
+      <c r="Q268" s="10"/>
+      <c r="R268" s="10"/>
+      <c r="S268" s="10"/>
+      <c r="T268" s="10"/>
+    </row>
+    <row r="269" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A269" s="65"/>
+      <c r="B269" s="26"/>
+      <c r="C269" s="5"/>
+      <c r="D269" s="46"/>
+      <c r="E269" s="5"/>
+      <c r="F269" s="46"/>
+      <c r="G269" s="39" t="s">
+        <v>288</v>
+      </c>
+      <c r="H269" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I269" s="10"/>
+      <c r="J269" s="10"/>
+      <c r="K269" s="10"/>
+      <c r="L269" s="10"/>
+      <c r="M269" s="10"/>
+      <c r="N269" s="10"/>
+      <c r="O269" s="10"/>
+      <c r="P269" s="10"/>
+      <c r="Q269" s="10"/>
+      <c r="R269" s="10"/>
+      <c r="S269" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T269" s="10"/>
+    </row>
+    <row r="270" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A270" s="65"/>
+      <c r="B270" s="26"/>
+      <c r="C270" s="5"/>
+      <c r="D270" s="46"/>
+      <c r="E270" s="5"/>
+      <c r="F270" s="46"/>
+      <c r="G270" s="39" t="s">
+        <v>289</v>
+      </c>
+      <c r="H270" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I270" s="10"/>
+      <c r="J270" s="10"/>
+      <c r="K270" s="10"/>
+      <c r="L270" s="10"/>
+      <c r="M270" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N270" s="10"/>
+      <c r="O270" s="10"/>
+      <c r="P270" s="10"/>
+      <c r="Q270" s="10"/>
+      <c r="R270" s="10"/>
+      <c r="S270" s="10"/>
+      <c r="T270" s="10"/>
+    </row>
+    <row r="271" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A271" s="65"/>
+      <c r="B271" s="26"/>
+      <c r="C271" s="5"/>
+      <c r="D271" s="46"/>
+      <c r="E271" s="5"/>
+      <c r="F271" s="46"/>
+      <c r="G271" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="H271" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I271" s="10"/>
+      <c r="J271" s="10"/>
+      <c r="K271" s="10"/>
+      <c r="L271" s="10"/>
+      <c r="M271" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N271" s="10"/>
+      <c r="O271" s="10"/>
+      <c r="P271" s="10"/>
+      <c r="Q271" s="10"/>
+      <c r="R271" s="10"/>
+      <c r="S271" s="10"/>
+      <c r="T271" s="10"/>
+    </row>
+    <row r="272" spans="1:20" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A272" s="65"/>
+      <c r="B272" s="26"/>
+      <c r="C272" s="5"/>
+      <c r="D272" s="46"/>
+      <c r="E272" s="5"/>
+      <c r="F272" s="46"/>
+      <c r="G272" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="H272" s="16"/>
+      <c r="I272" s="10"/>
+      <c r="J272" s="10"/>
+      <c r="K272" s="10"/>
+      <c r="L272" s="10"/>
+      <c r="M272" s="10"/>
+      <c r="N272" s="10"/>
+      <c r="O272" s="10"/>
+      <c r="P272" s="10"/>
+      <c r="Q272" s="10"/>
+      <c r="R272" s="10"/>
+      <c r="S272" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T272" s="10"/>
+    </row>
+    <row r="273" spans="1:20" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A273" s="65"/>
+      <c r="B273" s="26"/>
+      <c r="C273" s="5"/>
+      <c r="D273" s="46"/>
+      <c r="E273" s="5"/>
+      <c r="F273" s="46"/>
+      <c r="G273" s="39" t="s">
+        <v>292</v>
+      </c>
+      <c r="H273" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I273" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J273" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K273" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L273" s="10"/>
+      <c r="M273" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N273" s="10"/>
+      <c r="O273" s="10"/>
+      <c r="P273" s="10"/>
+      <c r="Q273" s="10"/>
+      <c r="R273" s="10"/>
+      <c r="S273" s="10"/>
+      <c r="T273" s="10"/>
+    </row>
+    <row r="274" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A274" s="65"/>
+      <c r="B274" s="26"/>
+      <c r="C274" s="5"/>
+      <c r="D274" s="46"/>
+      <c r="E274" s="5"/>
+      <c r="F274" s="46"/>
+      <c r="G274" s="39" t="s">
+        <v>293</v>
+      </c>
+      <c r="H274" s="16"/>
+      <c r="I274" s="10"/>
+      <c r="J274" s="10"/>
+      <c r="K274" s="10"/>
+      <c r="L274" s="10"/>
+      <c r="M274" s="10"/>
+      <c r="N274" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O274" s="10"/>
+      <c r="P274" s="10"/>
+      <c r="Q274" s="10"/>
+      <c r="R274" s="10"/>
+      <c r="S274" s="10"/>
+      <c r="T274" s="10"/>
+    </row>
+    <row r="275" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A275" s="65"/>
+      <c r="B275" s="26"/>
+      <c r="C275" s="5"/>
+      <c r="D275" s="46"/>
+      <c r="E275" s="5"/>
+      <c r="F275" s="46"/>
+      <c r="G275" s="39" t="s">
+        <v>294</v>
+      </c>
+      <c r="H275" s="16"/>
+      <c r="I275" s="10"/>
+      <c r="J275" s="10"/>
+      <c r="K275" s="10"/>
+      <c r="L275" s="10"/>
+      <c r="M275" s="10"/>
+      <c r="N275" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O275" s="10"/>
+      <c r="P275" s="10"/>
+      <c r="Q275" s="10"/>
+      <c r="R275" s="10"/>
+      <c r="S275" s="10"/>
+      <c r="T275" s="10"/>
+    </row>
+    <row r="276" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A276" s="65"/>
+      <c r="B276" s="26"/>
+      <c r="C276" s="5"/>
+      <c r="D276" s="46"/>
+      <c r="E276" s="5"/>
+      <c r="F276" s="46"/>
+      <c r="G276" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="H276" s="16"/>
+      <c r="I276" s="10"/>
+      <c r="J276" s="10"/>
+      <c r="K276" s="10"/>
+      <c r="L276" s="10"/>
+      <c r="M276" s="10"/>
+      <c r="N276" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O276" s="10"/>
+      <c r="P276" s="10"/>
+      <c r="Q276" s="10"/>
+      <c r="R276" s="10"/>
+      <c r="S276" s="10"/>
+      <c r="T276" s="10"/>
+    </row>
+    <row r="277" spans="1:20" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A277" s="66"/>
+      <c r="B277" s="26"/>
+      <c r="C277" s="5"/>
+      <c r="D277" s="46"/>
+      <c r="E277" s="5"/>
+      <c r="F277" s="46"/>
+      <c r="G277" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="H277" s="16"/>
+      <c r="I277" s="10"/>
+      <c r="J277" s="10"/>
+      <c r="K277" s="10"/>
+      <c r="L277" s="10"/>
+      <c r="M277" s="10"/>
+      <c r="N277" s="10"/>
+      <c r="O277" s="10"/>
+      <c r="P277" s="10"/>
+      <c r="Q277" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R277" s="10"/>
+      <c r="S277" s="10"/>
+      <c r="T277" s="10"/>
+    </row>
+    <row r="278" spans="1:20" ht="122.5" x14ac:dyDescent="0.35">
+      <c r="A278" s="33" t="s">
+        <v>568</v>
+      </c>
+      <c r="B278" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="C278" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D278" s="35" t="s">
+        <v>299</v>
+      </c>
+      <c r="E278" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="F278" s="46"/>
+      <c r="G278" s="34" t="s">
+        <v>301</v>
+      </c>
+      <c r="H278" s="16"/>
+      <c r="I278" s="10"/>
+      <c r="J278" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K278" s="10"/>
+      <c r="L278" s="10"/>
+      <c r="M278" s="10"/>
+      <c r="N278" s="10"/>
+      <c r="O278" s="10"/>
+      <c r="P278" s="10"/>
+      <c r="Q278" s="10"/>
+      <c r="R278" s="10"/>
+      <c r="S278" s="10"/>
+      <c r="T278" s="10"/>
+    </row>
+    <row r="279" spans="1:20" ht="105" x14ac:dyDescent="0.35">
+      <c r="A279" s="64" t="s">
+        <v>569</v>
+      </c>
+      <c r="B279" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="39" t="s">
+      <c r="C279" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="35" t="s">
-[...303 lines deleted...]
-      <c r="F18" s="16" t="s">
+      <c r="D279" s="46" t="s">
+        <v>302</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F279" s="35" t="s">
+        <v>304</v>
+      </c>
+      <c r="G279" s="39" t="s">
+        <v>305</v>
+      </c>
+      <c r="H279" s="16"/>
+      <c r="I279" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J279" s="10"/>
+      <c r="K279" s="10"/>
+      <c r="L279" s="10"/>
+      <c r="M279" s="10"/>
+      <c r="N279" s="10"/>
+      <c r="O279" s="10"/>
+      <c r="P279" s="10"/>
+      <c r="Q279" s="10"/>
+      <c r="R279" s="10"/>
+      <c r="S279" s="10"/>
+      <c r="T279" s="10"/>
+    </row>
+    <row r="280" spans="1:20" ht="90" x14ac:dyDescent="0.35">
+      <c r="A280" s="65"/>
+      <c r="B280" s="26"/>
+      <c r="C280" s="5"/>
+      <c r="D280" s="46"/>
+      <c r="E280" s="5"/>
+      <c r="F280" s="46" t="s">
+        <v>306</v>
+      </c>
+      <c r="G280" s="39" t="s">
+        <v>307</v>
+      </c>
+      <c r="H280" s="16"/>
+      <c r="I280" s="10"/>
+      <c r="J280" s="10"/>
+      <c r="K280" s="10"/>
+      <c r="L280" s="10"/>
+      <c r="M280" s="10"/>
+      <c r="N280" s="10"/>
+      <c r="O280" s="10"/>
+      <c r="P280" s="10"/>
+      <c r="Q280" s="10"/>
+      <c r="R280" s="10"/>
+      <c r="S280" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T280" s="10"/>
+    </row>
+    <row r="281" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A281" s="65"/>
+      <c r="B281" s="26"/>
+      <c r="C281" s="5"/>
+      <c r="D281" s="46"/>
+      <c r="E281" s="5"/>
+      <c r="F281" s="46"/>
+      <c r="G281" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="H281" s="16"/>
+      <c r="I281" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J281" s="10"/>
+      <c r="K281" s="10"/>
+      <c r="L281" s="10"/>
+      <c r="M281" s="10"/>
+      <c r="N281" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O281" s="10"/>
+      <c r="P281" s="10"/>
+      <c r="Q281" s="10"/>
+      <c r="R281" s="10"/>
+      <c r="S281" s="10"/>
+      <c r="T281" s="10"/>
+    </row>
+    <row r="282" spans="1:20" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A282" s="65"/>
+      <c r="B282" s="26"/>
+      <c r="C282" s="5"/>
+      <c r="D282" s="46"/>
+      <c r="E282" s="5"/>
+      <c r="F282" s="46"/>
+      <c r="G282" s="39" t="s">
+        <v>309</v>
+      </c>
+      <c r="H282" s="16"/>
+      <c r="I282" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J282" s="10"/>
+      <c r="K282" s="10"/>
+      <c r="L282" s="10"/>
+      <c r="M282" s="10"/>
+      <c r="N282" s="10"/>
+      <c r="O282" s="10"/>
+      <c r="P282" s="10"/>
+      <c r="Q282" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R282" s="10"/>
+      <c r="S282" s="10"/>
+      <c r="T282" s="10"/>
+    </row>
+    <row r="283" spans="1:20" ht="90" x14ac:dyDescent="0.35">
+      <c r="A283" s="27" t="s">
+        <v>570</v>
+      </c>
+      <c r="B283" s="26" t="s">
+        <v>310</v>
+      </c>
+      <c r="C283" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D283" s="36" t="s">
+        <v>312</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="F283" s="46"/>
+      <c r="G283" s="34" t="s">
+        <v>314</v>
+      </c>
+      <c r="H283" s="16"/>
+      <c r="I283" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J283" s="10"/>
+      <c r="K283" s="10"/>
+      <c r="L283" s="10"/>
+      <c r="M283" s="10"/>
+      <c r="N283" s="10"/>
+      <c r="O283" s="10"/>
+      <c r="P283" s="10"/>
+      <c r="Q283" s="10"/>
+      <c r="R283" s="10"/>
+      <c r="S283" s="10"/>
+      <c r="T283" s="10"/>
+    </row>
+    <row r="284" spans="1:20" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A284" s="29"/>
+      <c r="B284" s="26"/>
+      <c r="C284" s="5"/>
+      <c r="D284" s="36"/>
+      <c r="E284" s="5"/>
+      <c r="F284" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="G284" s="34" t="s">
+        <v>316</v>
+      </c>
+      <c r="H284" s="16"/>
+      <c r="I284" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J284" s="10"/>
+      <c r="K284" s="10"/>
+      <c r="L284" s="10"/>
+      <c r="M284" s="10"/>
+      <c r="N284" s="10"/>
+      <c r="O284" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="P284" s="10"/>
+      <c r="Q284" s="10"/>
+      <c r="R284" s="10"/>
+      <c r="S284" s="10"/>
+      <c r="T284" s="10"/>
+    </row>
+    <row r="285" spans="1:20" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A285" s="29"/>
+      <c r="B285" s="26"/>
+      <c r="C285" s="5"/>
+      <c r="D285" s="36"/>
+      <c r="E285" s="5"/>
+      <c r="F285" s="36"/>
+      <c r="G285" s="34" t="s">
+        <v>317</v>
+      </c>
+      <c r="H285" s="16"/>
+      <c r="I285" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J285" s="10"/>
+      <c r="K285" s="10"/>
+      <c r="L285" s="10"/>
+      <c r="M285" s="10"/>
+      <c r="N285" s="10"/>
+      <c r="O285" s="10"/>
+      <c r="P285" s="10"/>
+      <c r="Q285" s="10"/>
+      <c r="R285" s="10"/>
+      <c r="S285" s="10"/>
+      <c r="T285" s="10"/>
+    </row>
+    <row r="286" spans="1:20" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A286" s="29"/>
+      <c r="B286" s="26"/>
+      <c r="C286" s="5"/>
+      <c r="D286" s="36"/>
+      <c r="E286" s="5"/>
+      <c r="F286" s="36"/>
+      <c r="G286" s="34" t="s">
+        <v>318</v>
+      </c>
+      <c r="H286" s="16"/>
+      <c r="I286" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J286" s="10"/>
+      <c r="K286" s="10"/>
+      <c r="L286" s="10"/>
+      <c r="M286" s="10"/>
+      <c r="N286" s="10"/>
+      <c r="O286" s="10"/>
+      <c r="P286" s="10"/>
+      <c r="Q286" s="10"/>
+      <c r="R286" s="10"/>
+      <c r="S286" s="10"/>
+      <c r="T286" s="10"/>
+    </row>
+    <row r="287" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A287" s="29"/>
+      <c r="B287" s="26"/>
+      <c r="C287" s="5"/>
+      <c r="D287" s="36"/>
+      <c r="E287" s="5"/>
+      <c r="F287" s="36"/>
+      <c r="G287" s="34" t="s">
+        <v>319</v>
+      </c>
+      <c r="H287" s="16"/>
+      <c r="I287" s="10"/>
+      <c r="J287" s="10"/>
+      <c r="K287" s="10"/>
+      <c r="L287" s="10"/>
+      <c r="M287" s="10"/>
+      <c r="N287" s="10"/>
+      <c r="O287" s="10"/>
+      <c r="P287" s="10"/>
+      <c r="Q287" s="10"/>
+      <c r="R287" s="10"/>
+      <c r="S287" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T287" s="10"/>
+    </row>
+    <row r="288" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A288" s="29"/>
+      <c r="B288" s="26"/>
+      <c r="C288" s="5"/>
+      <c r="D288" s="36"/>
+      <c r="E288" s="5"/>
+      <c r="F288" s="36"/>
+      <c r="G288" s="34" t="s">
+        <v>320</v>
+      </c>
+      <c r="H288" s="16"/>
+      <c r="I288" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J288" s="10"/>
+      <c r="K288" s="10"/>
+      <c r="L288" s="10"/>
+      <c r="M288" s="10"/>
+      <c r="N288" s="10"/>
+      <c r="O288" s="10"/>
+      <c r="P288" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q288" s="10"/>
+      <c r="R288" s="10"/>
+      <c r="S288" s="10"/>
+      <c r="T288" s="10"/>
+    </row>
+    <row r="289" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A289" s="29"/>
+      <c r="B289" s="26"/>
+      <c r="C289" s="5"/>
+      <c r="D289" s="36"/>
+      <c r="E289" s="5"/>
+      <c r="F289" s="36"/>
+      <c r="G289" s="34" t="s">
+        <v>321</v>
+      </c>
+      <c r="H289" s="16"/>
+      <c r="I289" s="10"/>
+      <c r="J289" s="10"/>
+      <c r="K289" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L289" s="10"/>
+      <c r="M289" s="10"/>
+      <c r="N289" s="10"/>
+      <c r="O289" s="10"/>
+      <c r="P289" s="10"/>
+      <c r="Q289" s="10"/>
+      <c r="R289" s="10"/>
+      <c r="S289" s="10"/>
+      <c r="T289" s="10"/>
+    </row>
+    <row r="290" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A290" s="29"/>
+      <c r="B290" s="26"/>
+      <c r="C290" s="5"/>
+      <c r="D290" s="36"/>
+      <c r="E290" s="5"/>
+      <c r="F290" s="36"/>
+      <c r="G290" s="34" t="s">
+        <v>322</v>
+      </c>
+      <c r="H290" s="16"/>
+      <c r="I290" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J290" s="10"/>
+      <c r="K290" s="10"/>
+      <c r="L290" s="10"/>
+      <c r="M290" s="10"/>
+      <c r="N290" s="10"/>
+      <c r="O290" s="10"/>
+      <c r="P290" s="10"/>
+      <c r="Q290" s="10"/>
+      <c r="R290" s="10"/>
+      <c r="S290" s="10"/>
+      <c r="T290" s="10"/>
+    </row>
+    <row r="291" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A291" s="29"/>
+      <c r="B291" s="26"/>
+      <c r="C291" s="5"/>
+      <c r="D291" s="36"/>
+      <c r="E291" s="5"/>
+      <c r="F291" s="36"/>
+      <c r="G291" s="34" t="s">
+        <v>323</v>
+      </c>
+      <c r="H291" s="16"/>
+      <c r="I291" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J291" s="10"/>
+      <c r="K291" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L291" s="10"/>
+      <c r="M291" s="10"/>
+      <c r="N291" s="10"/>
+      <c r="O291" s="10"/>
+      <c r="P291" s="10"/>
+      <c r="Q291" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R291" s="10"/>
+      <c r="S291" s="10"/>
+      <c r="T291" s="10"/>
+    </row>
+    <row r="292" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A292" s="29"/>
+      <c r="B292" s="26"/>
+      <c r="C292" s="5"/>
+      <c r="D292" s="36"/>
+      <c r="E292" s="5"/>
+      <c r="F292" s="36"/>
+      <c r="G292" s="34" t="s">
+        <v>324</v>
+      </c>
+      <c r="H292" s="16"/>
+      <c r="I292" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J292" s="10"/>
+      <c r="K292" s="10"/>
+      <c r="L292" s="10"/>
+      <c r="M292" s="10"/>
+      <c r="N292" s="10"/>
+      <c r="O292" s="10"/>
+      <c r="P292" s="10"/>
+      <c r="Q292" s="10"/>
+      <c r="R292" s="10"/>
+      <c r="S292" s="10"/>
+      <c r="T292" s="10"/>
+    </row>
+    <row r="293" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A293" s="29"/>
+      <c r="B293" s="26"/>
+      <c r="C293" s="5"/>
+      <c r="D293" s="36"/>
+      <c r="E293" s="5"/>
+      <c r="F293" s="36"/>
+      <c r="G293" s="34" t="s">
+        <v>325</v>
+      </c>
+      <c r="H293" s="16"/>
+      <c r="I293" s="10"/>
+      <c r="J293" s="10"/>
+      <c r="K293" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L293" s="10"/>
+      <c r="M293" s="10"/>
+      <c r="N293" s="10"/>
+      <c r="O293" s="10"/>
+      <c r="P293" s="10"/>
+      <c r="Q293" s="10"/>
+      <c r="R293" s="10"/>
+      <c r="S293" s="10"/>
+      <c r="T293" s="10"/>
+    </row>
+    <row r="294" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A294" s="29"/>
+      <c r="B294" s="26"/>
+      <c r="C294" s="5"/>
+      <c r="D294" s="36"/>
+      <c r="E294" s="5"/>
+      <c r="F294" s="36"/>
+      <c r="G294" s="34" t="s">
+        <v>326</v>
+      </c>
+      <c r="H294" s="16"/>
+      <c r="I294" s="10"/>
+      <c r="J294" s="10"/>
+      <c r="K294" s="10"/>
+      <c r="L294" s="10"/>
+      <c r="M294" s="10"/>
+      <c r="N294" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O294" s="10"/>
+      <c r="P294" s="10"/>
+      <c r="Q294" s="10"/>
+      <c r="R294" s="10"/>
+      <c r="S294" s="10"/>
+      <c r="T294" s="10"/>
+    </row>
+    <row r="295" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A295" s="29"/>
+      <c r="B295" s="26"/>
+      <c r="C295" s="5"/>
+      <c r="D295" s="36"/>
+      <c r="E295" s="5"/>
+      <c r="F295" s="36"/>
+      <c r="G295" s="34" t="s">
+        <v>327</v>
+      </c>
+      <c r="H295" s="16"/>
+      <c r="I295" s="10"/>
+      <c r="J295" s="10"/>
+      <c r="K295" s="10"/>
+      <c r="L295" s="10"/>
+      <c r="M295" s="10"/>
+      <c r="N295" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O295" s="10"/>
+      <c r="P295" s="10"/>
+      <c r="Q295" s="10"/>
+      <c r="R295" s="10"/>
+      <c r="S295" s="10"/>
+      <c r="T295" s="10"/>
+    </row>
+    <row r="296" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A296" s="29"/>
+      <c r="B296" s="26"/>
+      <c r="C296" s="5"/>
+      <c r="D296" s="36"/>
+      <c r="E296" s="5"/>
+      <c r="F296" s="36"/>
+      <c r="G296" s="34" t="s">
+        <v>328</v>
+      </c>
+      <c r="H296" s="16"/>
+      <c r="I296" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J296" s="10"/>
+      <c r="K296" s="10"/>
+      <c r="L296" s="10"/>
+      <c r="M296" s="10"/>
+      <c r="N296" s="10"/>
+      <c r="O296" s="10"/>
+      <c r="P296" s="10"/>
+      <c r="Q296" s="10"/>
+      <c r="R296" s="10"/>
+      <c r="S296" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T296" s="10"/>
+    </row>
+    <row r="297" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A297" s="29"/>
+      <c r="B297" s="26"/>
+      <c r="C297" s="5"/>
+      <c r="D297" s="36"/>
+      <c r="E297" s="5"/>
+      <c r="F297" s="36"/>
+      <c r="G297" s="34" t="s">
+        <v>329</v>
+      </c>
+      <c r="H297" s="16"/>
+      <c r="I297" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J297" s="10"/>
+      <c r="K297" s="10"/>
+      <c r="L297" s="10"/>
+      <c r="M297" s="10"/>
+      <c r="N297" s="10"/>
+      <c r="O297" s="10"/>
+      <c r="P297" s="10"/>
+      <c r="Q297" s="10"/>
+      <c r="R297" s="10"/>
+      <c r="S297" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T297" s="10"/>
+    </row>
+    <row r="298" spans="1:20" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A298" s="29"/>
+      <c r="B298" s="26"/>
+      <c r="C298" s="5"/>
+      <c r="D298" s="36"/>
+      <c r="E298" s="5"/>
+      <c r="F298" s="36"/>
+      <c r="G298" s="34" t="s">
+        <v>330</v>
+      </c>
+      <c r="H298" s="16"/>
+      <c r="I298" s="10"/>
+      <c r="J298" s="10"/>
+      <c r="K298" s="10"/>
+      <c r="L298" s="10"/>
+      <c r="M298" s="10"/>
+      <c r="N298" s="10"/>
+      <c r="O298" s="10"/>
+      <c r="P298" s="10"/>
+      <c r="Q298" s="10"/>
+      <c r="R298" s="10"/>
+      <c r="S298" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T298" s="10"/>
+    </row>
+    <row r="299" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A299" s="29"/>
+      <c r="B299" s="26"/>
+      <c r="C299" s="5"/>
+      <c r="D299" s="36"/>
+      <c r="E299" s="5"/>
+      <c r="F299" s="36" t="s">
+        <v>331</v>
+      </c>
+      <c r="G299" s="34" t="s">
+        <v>332</v>
+      </c>
+      <c r="H299" s="16"/>
+      <c r="I299" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J299" s="10"/>
+      <c r="K299" s="10"/>
+      <c r="L299" s="10"/>
+      <c r="M299" s="10"/>
+      <c r="N299" s="10"/>
+      <c r="O299" s="10"/>
+      <c r="P299" s="10"/>
+      <c r="Q299" s="10"/>
+      <c r="R299" s="10"/>
+      <c r="S299" s="10"/>
+      <c r="T299" s="10"/>
+    </row>
+    <row r="300" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A300" s="29"/>
+      <c r="B300" s="26"/>
+      <c r="C300" s="5"/>
+      <c r="D300" s="36"/>
+      <c r="E300" s="5"/>
+      <c r="F300" s="36"/>
+      <c r="G300" s="34" t="s">
+        <v>333</v>
+      </c>
+      <c r="H300" s="16"/>
+      <c r="I300" s="10"/>
+      <c r="J300" s="10"/>
+      <c r="K300" s="10"/>
+      <c r="L300" s="10"/>
+      <c r="M300" s="10"/>
+      <c r="N300" s="10"/>
+      <c r="O300" s="10"/>
+      <c r="P300" s="10"/>
+      <c r="Q300" s="10"/>
+      <c r="R300" s="10"/>
+      <c r="S300" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T300" s="10"/>
+    </row>
+    <row r="301" spans="1:20" ht="19" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A301" s="29"/>
+      <c r="B301" s="26"/>
+      <c r="C301" s="5"/>
+      <c r="D301" s="36"/>
+      <c r="E301" s="5"/>
+      <c r="F301" s="36"/>
+      <c r="G301" s="34" t="s">
+        <v>334</v>
+      </c>
+      <c r="H301" s="16"/>
+      <c r="I301" s="10"/>
+      <c r="J301" s="10"/>
+      <c r="K301" s="10"/>
+      <c r="L301" s="10"/>
+      <c r="M301" s="10"/>
+      <c r="N301" s="10"/>
+      <c r="O301" s="10"/>
+      <c r="P301" s="10"/>
+      <c r="Q301" s="10"/>
+      <c r="R301" s="10"/>
+      <c r="S301" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T301" s="10"/>
+    </row>
+    <row r="302" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A302" s="29"/>
+      <c r="B302" s="26"/>
+      <c r="C302" s="5"/>
+      <c r="D302" s="36"/>
+      <c r="E302" s="5"/>
+      <c r="F302" s="36"/>
+      <c r="G302" s="34" t="s">
+        <v>335</v>
+      </c>
+      <c r="H302" s="16"/>
+      <c r="I302" s="10"/>
+      <c r="J302" s="10"/>
+      <c r="K302" s="10"/>
+      <c r="L302" s="10"/>
+      <c r="M302" s="10"/>
+      <c r="N302" s="10"/>
+      <c r="O302" s="10"/>
+      <c r="P302" s="10"/>
+      <c r="Q302" s="10"/>
+      <c r="R302" s="10"/>
+      <c r="S302" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T302" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="303" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A303" s="29"/>
+      <c r="B303" s="26"/>
+      <c r="C303" s="5"/>
+      <c r="D303" s="36"/>
+      <c r="E303" s="5"/>
+      <c r="F303" s="36"/>
+      <c r="G303" s="34" t="s">
+        <v>336</v>
+      </c>
+      <c r="H303" s="16"/>
+      <c r="I303" s="10"/>
+      <c r="J303" s="10"/>
+      <c r="K303" s="10"/>
+      <c r="L303" s="10"/>
+      <c r="M303" s="10"/>
+      <c r="N303" s="10"/>
+      <c r="O303" s="10"/>
+      <c r="P303" s="10"/>
+      <c r="Q303" s="10"/>
+      <c r="R303" s="10"/>
+      <c r="S303" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T303" s="10"/>
+    </row>
+    <row r="304" spans="1:20" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A304" s="29"/>
+      <c r="B304" s="26"/>
+      <c r="C304" s="5"/>
+      <c r="D304" s="36"/>
+      <c r="E304" s="5"/>
+      <c r="F304" s="36"/>
+      <c r="G304" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="H304" s="16"/>
+      <c r="I304" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J304" s="10"/>
+      <c r="K304" s="10"/>
+      <c r="L304" s="10"/>
+      <c r="M304" s="10"/>
+      <c r="N304" s="10"/>
+      <c r="O304" s="10"/>
+      <c r="P304" s="10"/>
+      <c r="Q304" s="10"/>
+      <c r="R304" s="10"/>
+      <c r="S304" s="10"/>
+      <c r="T304" s="10"/>
+    </row>
+    <row r="305" spans="1:20" ht="105" x14ac:dyDescent="0.35">
+      <c r="A305" s="27" t="s">
+        <v>571</v>
+      </c>
+      <c r="B305" s="26" t="s">
+        <v>338</v>
+      </c>
+      <c r="C305" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="D305" s="36" t="s">
+        <v>340</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F305" s="36"/>
+      <c r="G305" s="34"/>
+      <c r="H305" s="16"/>
+      <c r="I305" s="10"/>
+      <c r="J305" s="10"/>
+      <c r="K305" s="10"/>
+      <c r="L305" s="10"/>
+      <c r="M305" s="10"/>
+      <c r="N305" s="10"/>
+      <c r="O305" s="10"/>
+      <c r="P305" s="10"/>
+      <c r="Q305" s="10"/>
+      <c r="R305" s="10"/>
+      <c r="S305" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T305" s="10"/>
+    </row>
+    <row r="306" spans="1:20" ht="57.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A306" s="29"/>
+      <c r="B306" s="26"/>
+      <c r="C306" s="5"/>
+      <c r="D306" s="36"/>
+      <c r="E306" s="5"/>
+      <c r="F306" s="35" t="s">
+        <v>342</v>
+      </c>
+      <c r="G306" s="34" t="s">
+        <v>343</v>
+      </c>
+      <c r="H306" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I306" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J306" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K306" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L306" s="10"/>
+      <c r="M306" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N306" s="10"/>
+      <c r="O306" s="10"/>
+      <c r="P306" s="10"/>
+      <c r="Q306" s="10"/>
+      <c r="R306" s="10"/>
+      <c r="S306" s="10"/>
+      <c r="T306" s="10"/>
+    </row>
+    <row r="307" spans="1:20" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A307" s="29"/>
+      <c r="B307" s="26"/>
+      <c r="C307" s="5"/>
+      <c r="D307" s="36"/>
+      <c r="E307" s="5"/>
+      <c r="F307" s="35" t="s">
+        <v>344</v>
+      </c>
+      <c r="G307" s="34" t="s">
+        <v>345</v>
+      </c>
+      <c r="H307" s="16"/>
+      <c r="I307" s="10"/>
+      <c r="J307" s="10"/>
+      <c r="K307" s="10"/>
+      <c r="L307" s="10"/>
+      <c r="M307" s="10"/>
+      <c r="N307" s="10"/>
+      <c r="O307" s="10"/>
+      <c r="P307" s="10"/>
+      <c r="Q307" s="10"/>
+      <c r="R307" s="10"/>
+      <c r="S307" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T307" s="10"/>
+    </row>
+    <row r="308" spans="1:20" ht="122.5" x14ac:dyDescent="0.35">
+      <c r="A308" s="27" t="s">
+        <v>572</v>
+      </c>
+      <c r="B308" s="26" t="s">
+        <v>346</v>
+      </c>
+      <c r="C308" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D308" s="36" t="s">
+        <v>347</v>
+      </c>
+      <c r="E308" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="G18" s="39" t="s">
-[...1795 lines deleted...]
-      <c r="F83" s="19" t="s">
+      <c r="F308" s="35"/>
+      <c r="G308" s="34" t="s">
+        <v>348</v>
+      </c>
+      <c r="H308" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I308" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J308" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K308" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L308" s="10"/>
+      <c r="M308" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N308" s="10"/>
+      <c r="O308" s="10"/>
+      <c r="P308" s="10"/>
+      <c r="Q308" s="10"/>
+      <c r="R308" s="10"/>
+      <c r="S308" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T308" s="10"/>
+    </row>
+    <row r="309" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A309" s="29"/>
+      <c r="B309" s="26"/>
+      <c r="C309" s="5"/>
+      <c r="D309" s="36"/>
+      <c r="E309" s="5"/>
+      <c r="F309" s="36" t="s">
+        <v>349</v>
+      </c>
+      <c r="G309" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="H309" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I309" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J309" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K309" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L309" s="10"/>
+      <c r="M309" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N309" s="10"/>
+      <c r="O309" s="10"/>
+      <c r="P309" s="10"/>
+      <c r="Q309" s="10"/>
+      <c r="R309" s="10"/>
+      <c r="S309" s="10"/>
+      <c r="T309" s="10"/>
+    </row>
+    <row r="310" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A310" s="29"/>
+      <c r="B310" s="26"/>
+      <c r="C310" s="5"/>
+      <c r="D310" s="36"/>
+      <c r="E310" s="5"/>
+      <c r="F310" s="36"/>
+      <c r="G310" s="34" t="s">
+        <v>351</v>
+      </c>
+      <c r="H310" s="16"/>
+      <c r="I310" s="10"/>
+      <c r="J310" s="10"/>
+      <c r="K310" s="10"/>
+      <c r="L310" s="10"/>
+      <c r="M310" s="10"/>
+      <c r="N310" s="10"/>
+      <c r="O310" s="10"/>
+      <c r="P310" s="10"/>
+      <c r="Q310" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R310" s="10"/>
+      <c r="S310" s="10"/>
+      <c r="T310" s="10"/>
+    </row>
+    <row r="311" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A311" s="29"/>
+      <c r="B311" s="26"/>
+      <c r="C311" s="5"/>
+      <c r="D311" s="36"/>
+      <c r="E311" s="5"/>
+      <c r="F311" s="35" t="s">
+        <v>352</v>
+      </c>
+      <c r="G311" s="34" t="s">
+        <v>353</v>
+      </c>
+      <c r="H311" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I311" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J311" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="K311" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L311" s="10"/>
+      <c r="M311" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="N311" s="10"/>
+      <c r="O311" s="10"/>
+      <c r="P311" s="10"/>
+      <c r="Q311" s="10"/>
+      <c r="R311" s="10"/>
+      <c r="S311" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T311" s="10"/>
+    </row>
+    <row r="312" spans="1:20" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A312" s="29"/>
+      <c r="B312" s="26"/>
+      <c r="C312" s="5"/>
+      <c r="D312" s="36"/>
+      <c r="E312" s="5"/>
+      <c r="F312" s="35" t="s">
+        <v>354</v>
+      </c>
+      <c r="G312" s="34" t="s">
+        <v>355</v>
+      </c>
+      <c r="H312" s="16"/>
+      <c r="I312" s="10"/>
+      <c r="J312" s="10"/>
+      <c r="K312" s="10"/>
+      <c r="L312" s="10"/>
+      <c r="M312" s="10"/>
+      <c r="N312" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O312" s="10"/>
+      <c r="P312" s="10"/>
+      <c r="Q312" s="10"/>
+      <c r="R312" s="10"/>
+      <c r="S312" s="10"/>
+      <c r="T312" s="10"/>
+    </row>
+    <row r="313" spans="1:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A313" s="28"/>
+      <c r="B313" s="26"/>
+      <c r="C313" s="5"/>
+      <c r="D313" s="36"/>
+      <c r="E313" s="5"/>
+      <c r="F313" s="35"/>
+      <c r="G313" s="34" t="s">
+        <v>356</v>
+      </c>
+      <c r="H313" s="16"/>
+      <c r="I313" s="10"/>
+      <c r="J313" s="10"/>
+      <c r="K313" s="10"/>
+      <c r="L313" s="10"/>
+      <c r="M313" s="10"/>
+      <c r="N313" s="10"/>
+      <c r="O313" s="10"/>
+      <c r="P313" s="10"/>
+      <c r="Q313" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R313" s="10"/>
+      <c r="S313" s="10"/>
+      <c r="T313" s="10"/>
+    </row>
+    <row r="314" spans="1:20" ht="140" x14ac:dyDescent="0.35">
+      <c r="A314" s="33" t="s">
+        <v>573</v>
+      </c>
+      <c r="B314" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="C314" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D314" s="35" t="s">
+        <v>358</v>
+      </c>
+      <c r="E314" s="9"/>
+      <c r="F314" s="35" t="s">
+        <v>359</v>
+      </c>
+      <c r="G314" s="34" t="s">
+        <v>360</v>
+      </c>
+      <c r="H314" s="16"/>
+      <c r="I314" s="10"/>
+      <c r="J314" s="10"/>
+      <c r="K314" s="10"/>
+      <c r="L314" s="10"/>
+      <c r="M314" s="10"/>
+      <c r="N314" s="10"/>
+      <c r="O314" s="10"/>
+      <c r="P314" s="10"/>
+      <c r="Q314" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R314" s="10"/>
+      <c r="S314" s="10"/>
+      <c r="T314" s="10"/>
+    </row>
+    <row r="315" spans="1:20" ht="105" x14ac:dyDescent="0.35">
+      <c r="A315" s="27" t="s">
+        <v>574</v>
+      </c>
+      <c r="B315" s="17" t="s">
+        <v>361</v>
+      </c>
+      <c r="C315" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="D315" s="35" t="s">
+        <v>391</v>
+      </c>
+      <c r="E315" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="F315" s="47" t="s">
+        <v>364</v>
+      </c>
+      <c r="G315" s="34"/>
+      <c r="H315" s="17"/>
+      <c r="I315" s="9"/>
+      <c r="J315" s="9"/>
+      <c r="K315" s="9"/>
+      <c r="L315" s="9"/>
+      <c r="M315" s="9"/>
+      <c r="N315" s="9"/>
+      <c r="O315" s="9"/>
+      <c r="P315" s="9"/>
+      <c r="Q315" s="9"/>
+      <c r="R315" s="9"/>
+      <c r="S315" s="9"/>
+      <c r="T315" s="9"/>
+    </row>
+    <row r="316" spans="1:20" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A316" s="29"/>
+      <c r="B316" s="17"/>
+      <c r="C316" s="9"/>
+      <c r="D316" s="35"/>
+      <c r="E316" s="9"/>
+      <c r="F316" s="35" t="s">
+        <v>365</v>
+      </c>
+      <c r="G316" s="34" t="s">
+        <v>366</v>
+      </c>
+      <c r="H316" s="17"/>
+      <c r="I316" s="9"/>
+      <c r="J316" s="9"/>
+      <c r="K316" s="9"/>
+      <c r="L316" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="M316" s="9"/>
+      <c r="N316" s="9"/>
+      <c r="O316" s="9"/>
+      <c r="P316" s="9"/>
+      <c r="Q316" s="9"/>
+      <c r="R316" s="9"/>
+      <c r="S316" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="G83" s="39" t="s">
-[...3509 lines deleted...]
-      <c r="G207" s="42" t="s">
+      <c r="T316" s="9"/>
+    </row>
+    <row r="317" spans="1:20" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A317" s="29"/>
+      <c r="B317" s="17"/>
+      <c r="C317" s="9"/>
+      <c r="D317" s="35"/>
+      <c r="E317" s="9"/>
+      <c r="F317" s="35"/>
+      <c r="G317" s="34" t="s">
         <v>367</v>
       </c>
-      <c r="H207" s="35"/>
-[...21 lines deleted...]
-      <c r="G208" s="42" t="s">
+      <c r="H317" s="17"/>
+      <c r="I317" s="9"/>
+      <c r="J317" s="9"/>
+      <c r="K317" s="9"/>
+      <c r="L317" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="M317" s="9"/>
+      <c r="N317" s="9"/>
+      <c r="O317" s="9"/>
+      <c r="P317" s="9"/>
+      <c r="Q317" s="9"/>
+      <c r="R317" s="9"/>
+      <c r="S317" s="9"/>
+      <c r="T317" s="9"/>
+    </row>
+    <row r="318" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A318" s="29"/>
+      <c r="B318" s="17"/>
+      <c r="C318" s="9"/>
+      <c r="D318" s="35"/>
+      <c r="E318" s="9"/>
+      <c r="F318" s="35"/>
+      <c r="G318" s="34" t="s">
         <v>368</v>
       </c>
-      <c r="H208" s="35"/>
-[...18 lines deleted...]
-      <c r="B209" s="16" t="s">
+      <c r="H318" s="17"/>
+      <c r="I318" s="9"/>
+      <c r="J318" s="9"/>
+      <c r="K318" s="9"/>
+      <c r="L318" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="M318" s="9"/>
+      <c r="N318" s="9"/>
+      <c r="O318" s="9"/>
+      <c r="P318" s="9"/>
+      <c r="Q318" s="9"/>
+      <c r="R318" s="9"/>
+      <c r="S318" s="9"/>
+      <c r="T318" s="9"/>
+    </row>
+    <row r="319" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A319" s="29"/>
+      <c r="B319" s="17"/>
+      <c r="C319" s="9"/>
+      <c r="D319" s="35"/>
+      <c r="E319" s="9"/>
+      <c r="F319" s="35"/>
+      <c r="G319" s="40" t="s">
         <v>369</v>
       </c>
-      <c r="C209" s="16" t="s">
+      <c r="H319" s="17"/>
+      <c r="I319" s="9"/>
+      <c r="J319" s="9"/>
+      <c r="K319" s="9"/>
+      <c r="L319" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="M319" s="9"/>
+      <c r="N319" s="9"/>
+      <c r="O319" s="9"/>
+      <c r="P319" s="9"/>
+      <c r="Q319" s="9"/>
+      <c r="R319" s="9"/>
+      <c r="S319" s="9"/>
+      <c r="T319" s="9"/>
+    </row>
+    <row r="320" spans="1:20" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A320" s="29"/>
+      <c r="B320" s="17"/>
+      <c r="C320" s="9"/>
+      <c r="D320" s="35"/>
+      <c r="E320" s="9"/>
+      <c r="F320" s="35"/>
+      <c r="G320" s="34" t="s">
+        <v>369</v>
+      </c>
+      <c r="H320" s="17"/>
+      <c r="I320" s="9"/>
+      <c r="J320" s="9"/>
+      <c r="K320" s="9"/>
+      <c r="L320" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="M320" s="9"/>
+      <c r="N320" s="9"/>
+      <c r="O320" s="9"/>
+      <c r="P320" s="9"/>
+      <c r="Q320" s="9"/>
+      <c r="R320" s="9"/>
+      <c r="S320" s="9"/>
+      <c r="T320" s="9"/>
+    </row>
+    <row r="321" spans="1:20" ht="52.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A321" s="29"/>
+      <c r="B321" s="17"/>
+      <c r="C321" s="9"/>
+      <c r="D321" s="35"/>
+      <c r="E321" s="9"/>
+      <c r="F321" s="35"/>
+      <c r="G321" s="19" t="s">
         <v>370</v>
       </c>
-      <c r="D209" s="16" t="s">
+      <c r="H321" s="17"/>
+      <c r="I321" s="9"/>
+      <c r="J321" s="9"/>
+      <c r="K321" s="9"/>
+      <c r="L321" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="M321" s="9"/>
+      <c r="N321" s="9"/>
+      <c r="O321" s="9"/>
+      <c r="P321" s="9"/>
+      <c r="Q321" s="9"/>
+      <c r="R321" s="9"/>
+      <c r="S321" s="9"/>
+      <c r="T321" s="9"/>
+    </row>
+    <row r="322" spans="1:20" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A322" s="29"/>
+      <c r="B322" s="17"/>
+      <c r="C322" s="9"/>
+      <c r="D322" s="35"/>
+      <c r="E322" s="9"/>
+      <c r="F322" s="35"/>
+      <c r="G322" s="34" t="s">
         <v>371</v>
       </c>
-      <c r="E209" s="16" t="s">
+      <c r="H322" s="17"/>
+      <c r="I322" s="9"/>
+      <c r="J322" s="9"/>
+      <c r="K322" s="9"/>
+      <c r="L322" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="M322" s="9"/>
+      <c r="N322" s="9"/>
+      <c r="O322" s="9"/>
+      <c r="P322" s="9"/>
+      <c r="Q322" s="9"/>
+      <c r="R322" s="9"/>
+      <c r="S322" s="9"/>
+      <c r="T322" s="9"/>
+    </row>
+    <row r="323" spans="1:20" ht="90" x14ac:dyDescent="0.35">
+      <c r="A323" s="67" t="s">
+        <v>575</v>
+      </c>
+      <c r="B323" s="18" t="s">
         <v>372</v>
       </c>
-      <c r="F209" s="22"/>
-      <c r="G209" s="38" t="s">
+      <c r="C323" s="11" t="s">
         <v>373</v>
       </c>
-      <c r="H209" s="35"/>
-[...24 lines deleted...]
-      <c r="D210" s="22" t="s">
+      <c r="D323" s="36" t="s">
+        <v>392</v>
+      </c>
+      <c r="E323" s="12" t="s">
         <v>374</v>
       </c>
-      <c r="E210" s="15" t="s">
+      <c r="F323" s="35" t="s">
         <v>375</v>
       </c>
-      <c r="F210" s="16" t="s">
+      <c r="G323" s="34" t="s">
         <v>376</v>
       </c>
-      <c r="G210" s="42" t="s">
+      <c r="H323" s="18"/>
+      <c r="I323" s="11"/>
+      <c r="J323" s="11"/>
+      <c r="K323" s="11"/>
+      <c r="L323" s="11"/>
+      <c r="M323" s="11"/>
+      <c r="N323" s="11"/>
+      <c r="O323" s="11"/>
+      <c r="P323" s="11"/>
+      <c r="Q323" s="11"/>
+      <c r="R323" s="11"/>
+      <c r="S323" s="11"/>
+      <c r="T323" s="11"/>
+    </row>
+    <row r="324" spans="1:20" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A324" s="68"/>
+      <c r="B324" s="18"/>
+      <c r="C324" s="11"/>
+      <c r="D324" s="36"/>
+      <c r="E324" s="12"/>
+      <c r="F324" s="35"/>
+      <c r="G324" s="41" t="s">
         <v>377</v>
       </c>
-      <c r="H210" s="35"/>
-[...20 lines deleted...]
-      <c r="F211" s="22" t="s">
+      <c r="H324" s="18"/>
+      <c r="I324" s="11"/>
+      <c r="J324" s="11"/>
+      <c r="K324" s="11"/>
+      <c r="L324" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M324" s="11"/>
+      <c r="N324" s="11"/>
+      <c r="O324" s="11"/>
+      <c r="P324" s="11"/>
+      <c r="Q324" s="11"/>
+      <c r="R324" s="11"/>
+      <c r="S324" s="11"/>
+      <c r="T324" s="11"/>
+    </row>
+    <row r="325" spans="1:20" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A325" s="68"/>
+      <c r="B325" s="18"/>
+      <c r="C325" s="11"/>
+      <c r="D325" s="36"/>
+      <c r="E325" s="12"/>
+      <c r="F325" s="35"/>
+      <c r="G325" s="41" t="s">
         <v>378</v>
       </c>
-      <c r="G211" s="42" t="s">
+      <c r="H325" s="18"/>
+      <c r="I325" s="11"/>
+      <c r="J325" s="11"/>
+      <c r="K325" s="11"/>
+      <c r="L325" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M325" s="11"/>
+      <c r="N325" s="11"/>
+      <c r="O325" s="11"/>
+      <c r="P325" s="11"/>
+      <c r="Q325" s="11"/>
+      <c r="R325" s="11"/>
+      <c r="S325" s="11"/>
+      <c r="T325" s="11"/>
+    </row>
+    <row r="326" spans="1:20" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A326" s="68"/>
+      <c r="B326" s="18"/>
+      <c r="C326" s="11"/>
+      <c r="D326" s="36"/>
+      <c r="E326" s="12"/>
+      <c r="F326" s="35"/>
+      <c r="G326" s="34" t="s">
         <v>379</v>
       </c>
-      <c r="H211" s="35"/>
-[...21 lines deleted...]
-      <c r="G212" s="42" t="s">
+      <c r="H326" s="18"/>
+      <c r="I326" s="11"/>
+      <c r="J326" s="11"/>
+      <c r="K326" s="11"/>
+      <c r="L326" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M326" s="11"/>
+      <c r="N326" s="11"/>
+      <c r="O326" s="11"/>
+      <c r="P326" s="11"/>
+      <c r="Q326" s="11"/>
+      <c r="R326" s="11"/>
+      <c r="S326" s="11"/>
+      <c r="T326" s="11"/>
+    </row>
+    <row r="327" spans="1:20" ht="45" x14ac:dyDescent="0.35">
+      <c r="A327" s="68"/>
+      <c r="B327" s="18"/>
+      <c r="C327" s="11"/>
+      <c r="D327" s="36"/>
+      <c r="E327" s="12"/>
+      <c r="F327" s="35"/>
+      <c r="G327" s="41" t="s">
         <v>380</v>
       </c>
-      <c r="H212" s="35"/>
-[...23 lines deleted...]
-      <c r="G213" s="42" t="s">
+      <c r="H327" s="18"/>
+      <c r="I327" s="11"/>
+      <c r="J327" s="11"/>
+      <c r="K327" s="11"/>
+      <c r="L327" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M327" s="11"/>
+      <c r="N327" s="11"/>
+      <c r="O327" s="11"/>
+      <c r="P327" s="11"/>
+      <c r="Q327" s="11"/>
+      <c r="R327" s="11"/>
+      <c r="S327" s="11"/>
+      <c r="T327" s="11"/>
+    </row>
+    <row r="328" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A328" s="68"/>
+      <c r="B328" s="18"/>
+      <c r="C328" s="11"/>
+      <c r="D328" s="36"/>
+      <c r="E328" s="12"/>
+      <c r="F328" s="35"/>
+      <c r="G328" s="41" t="s">
         <v>381</v>
       </c>
-      <c r="H213" s="35"/>
-[...20 lines deleted...]
-      <c r="B214" s="15" t="s">
+      <c r="H328" s="18"/>
+      <c r="I328" s="11"/>
+      <c r="J328" s="11"/>
+      <c r="K328" s="11"/>
+      <c r="L328" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M328" s="11"/>
+      <c r="N328" s="11"/>
+      <c r="O328" s="11"/>
+      <c r="P328" s="11"/>
+      <c r="Q328" s="11"/>
+      <c r="R328" s="11"/>
+      <c r="S328" s="11"/>
+      <c r="T328" s="11"/>
+    </row>
+    <row r="329" spans="1:20" ht="157.5" x14ac:dyDescent="0.35">
+      <c r="A329" s="69" t="s">
+        <v>576</v>
+      </c>
+      <c r="B329" s="18" t="s">
         <v>382</v>
       </c>
-      <c r="C214" s="15" t="s">
+      <c r="C329" s="11" t="s">
         <v>383</v>
       </c>
-      <c r="D214" s="15" t="s">
+      <c r="D329" s="36" t="s">
         <v>384</v>
       </c>
-      <c r="E214" s="15" t="s">
+      <c r="E329" s="13" t="s">
         <v>385</v>
       </c>
-      <c r="F214" s="22"/>
-      <c r="G214" s="39" t="s">
+      <c r="F329" s="36" t="s">
         <v>386</v>
       </c>
-      <c r="H214" s="35"/>
-[...20 lines deleted...]
-      <c r="F215" s="15" t="s">
+      <c r="G329" s="34" t="s">
         <v>387</v>
       </c>
-      <c r="G215" s="39" t="s">
+      <c r="H329" s="18"/>
+      <c r="I329" s="11"/>
+      <c r="J329" s="11"/>
+      <c r="K329" s="11"/>
+      <c r="L329" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M329" s="11"/>
+      <c r="N329" s="11"/>
+      <c r="O329" s="11"/>
+      <c r="P329" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q329" s="11"/>
+      <c r="R329" s="11"/>
+      <c r="S329" s="11"/>
+      <c r="T329" s="11"/>
+    </row>
+    <row r="330" spans="1:20" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A330" s="70"/>
+      <c r="B330" s="18"/>
+      <c r="C330" s="11"/>
+      <c r="D330" s="36"/>
+      <c r="E330" s="12"/>
+      <c r="F330" s="35" t="s">
         <v>388</v>
       </c>
-      <c r="H215" s="35"/>
-[...23 lines deleted...]
-      <c r="G216" s="39" t="s">
+      <c r="G330" s="30" t="s">
         <v>389</v>
       </c>
-      <c r="H216" s="35"/>
-[...21 lines deleted...]
-      <c r="G217" s="39" t="s">
+      <c r="H330" s="18"/>
+      <c r="I330" s="11"/>
+      <c r="J330" s="11"/>
+      <c r="K330" s="11"/>
+      <c r="L330" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M330" s="11"/>
+      <c r="N330" s="11"/>
+      <c r="O330" s="11"/>
+      <c r="P330" s="11"/>
+      <c r="Q330" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="R330" s="11"/>
+      <c r="S330" s="11"/>
+      <c r="T330" s="11"/>
+    </row>
+    <row r="331" spans="1:20" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A331" s="71"/>
+      <c r="B331" s="18"/>
+      <c r="C331" s="11"/>
+      <c r="D331" s="36"/>
+      <c r="E331" s="20"/>
+      <c r="F331" s="48"/>
+      <c r="G331" s="34" t="s">
         <v>390</v>
       </c>
-      <c r="H217" s="35"/>
-[...1467 lines deleted...]
-      <c r="S272" s="50"/>
+      <c r="H331" s="23"/>
+      <c r="I331" s="14"/>
+      <c r="J331" s="14"/>
+      <c r="K331" s="14"/>
+      <c r="L331" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M331" s="14"/>
+      <c r="N331" s="14"/>
+      <c r="O331" s="14"/>
+      <c r="P331" s="14"/>
+      <c r="Q331" s="14"/>
+      <c r="R331" s="14"/>
+      <c r="S331" s="14"/>
+      <c r="T331" s="14"/>
+    </row>
+    <row r="332" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A332" s="72"/>
+      <c r="B332" s="24"/>
+      <c r="C332" s="24"/>
+      <c r="D332" s="49"/>
+      <c r="E332" s="25"/>
+      <c r="F332" s="49"/>
+      <c r="G332" s="42"/>
+      <c r="H332" s="24"/>
+      <c r="I332" s="24"/>
+      <c r="J332" s="24"/>
+      <c r="K332" s="24"/>
+      <c r="L332" s="24"/>
+      <c r="M332" s="24"/>
+      <c r="N332" s="24"/>
+      <c r="O332" s="24"/>
+      <c r="P332" s="24"/>
+      <c r="Q332" s="24"/>
+      <c r="R332" s="24"/>
+      <c r="S332" s="24"/>
+      <c r="T332" s="24"/>
+    </row>
+    <row r="333" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A333" s="73"/>
+      <c r="B333" s="21"/>
+      <c r="C333" s="21"/>
+      <c r="D333" s="50"/>
+      <c r="E333" s="22"/>
+      <c r="F333" s="43"/>
+      <c r="G333" s="58"/>
+      <c r="H333" s="21"/>
+      <c r="I333" s="21"/>
+      <c r="J333" s="21"/>
+      <c r="K333" s="21"/>
+      <c r="L333" s="21"/>
+      <c r="M333" s="21"/>
+      <c r="N333" s="21"/>
+      <c r="O333" s="21"/>
+      <c r="P333" s="21"/>
+      <c r="Q333" s="21"/>
+      <c r="R333" s="21"/>
+      <c r="S333" s="21"/>
+      <c r="T333" s="21"/>
+    </row>
+    <row r="334" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A334" s="73"/>
+      <c r="B334" s="21"/>
+      <c r="C334" s="21"/>
+      <c r="D334" s="50"/>
+      <c r="E334" s="22"/>
+      <c r="F334" s="43"/>
+      <c r="G334" s="58"/>
+      <c r="H334" s="21"/>
+      <c r="I334" s="21"/>
+      <c r="J334" s="21"/>
+      <c r="K334" s="21"/>
+      <c r="L334" s="21"/>
+      <c r="M334" s="21"/>
+      <c r="N334" s="21"/>
+      <c r="O334" s="21"/>
+      <c r="P334" s="21"/>
+      <c r="Q334" s="21"/>
+      <c r="R334" s="21"/>
+      <c r="S334" s="21"/>
+      <c r="T334" s="21"/>
+    </row>
+    <row r="335" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A335" s="73"/>
+      <c r="B335" s="21"/>
+      <c r="C335" s="21"/>
+      <c r="D335" s="50"/>
+      <c r="E335" s="22"/>
+      <c r="F335" s="43"/>
+      <c r="G335" s="58"/>
+      <c r="H335" s="21"/>
+      <c r="I335" s="21"/>
+      <c r="J335" s="21"/>
+      <c r="K335" s="21"/>
+      <c r="L335" s="21"/>
+      <c r="M335" s="21"/>
+      <c r="N335" s="21"/>
+      <c r="O335" s="21"/>
+      <c r="P335" s="21"/>
+      <c r="Q335" s="21"/>
+      <c r="R335" s="21"/>
+      <c r="S335" s="21"/>
+      <c r="T335" s="21"/>
+    </row>
+    <row r="336" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A336" s="73"/>
+      <c r="B336" s="21"/>
+      <c r="C336" s="21"/>
+      <c r="D336" s="50"/>
+      <c r="E336" s="22"/>
+      <c r="F336" s="43"/>
+      <c r="G336" s="58"/>
+      <c r="H336" s="21"/>
+      <c r="I336" s="21"/>
+      <c r="J336" s="21"/>
+      <c r="K336" s="21"/>
+      <c r="L336" s="21"/>
+      <c r="M336" s="21"/>
+      <c r="N336" s="21"/>
+      <c r="O336" s="21"/>
+      <c r="P336" s="21"/>
+      <c r="Q336" s="21"/>
+      <c r="R336" s="21"/>
+      <c r="S336" s="21"/>
+      <c r="T336" s="21"/>
+    </row>
+    <row r="337" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A337" s="73"/>
+      <c r="B337" s="21"/>
+      <c r="C337" s="21"/>
+      <c r="D337" s="50"/>
+      <c r="E337" s="22"/>
+      <c r="F337" s="43"/>
+      <c r="G337" s="58"/>
+      <c r="H337" s="21"/>
+      <c r="I337" s="21"/>
+      <c r="J337" s="21"/>
+      <c r="K337" s="21"/>
+      <c r="L337" s="21"/>
+      <c r="M337" s="21"/>
+      <c r="N337" s="21"/>
+      <c r="O337" s="21"/>
+      <c r="P337" s="21"/>
+      <c r="Q337" s="21"/>
+      <c r="R337" s="21"/>
+      <c r="S337" s="21"/>
+      <c r="T337" s="21"/>
+    </row>
+    <row r="338" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A338" s="73"/>
+      <c r="B338" s="21"/>
+      <c r="C338" s="21"/>
+      <c r="D338" s="50"/>
+      <c r="E338" s="22"/>
+      <c r="F338" s="43"/>
+      <c r="G338" s="58"/>
+      <c r="H338" s="21"/>
+      <c r="I338" s="21"/>
+      <c r="J338" s="21"/>
+      <c r="K338" s="21"/>
+      <c r="L338" s="21"/>
+      <c r="M338" s="21"/>
+      <c r="N338" s="21"/>
+      <c r="O338" s="21"/>
+      <c r="P338" s="21"/>
+      <c r="Q338" s="21"/>
+      <c r="R338" s="21"/>
+      <c r="S338" s="21"/>
+      <c r="T338" s="21"/>
+    </row>
+    <row r="339" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A339" s="73"/>
+      <c r="B339" s="21"/>
+      <c r="C339" s="21"/>
+      <c r="D339" s="50"/>
+      <c r="E339" s="22"/>
+      <c r="F339" s="43"/>
+      <c r="G339" s="58"/>
+      <c r="H339" s="21"/>
+      <c r="I339" s="21"/>
+      <c r="J339" s="21"/>
+      <c r="K339" s="21"/>
+      <c r="L339" s="21"/>
+      <c r="M339" s="21"/>
+      <c r="N339" s="21"/>
+      <c r="O339" s="21"/>
+      <c r="P339" s="21"/>
+      <c r="Q339" s="21"/>
+      <c r="R339" s="21"/>
+      <c r="S339" s="21"/>
+      <c r="T339" s="21"/>
+    </row>
+    <row r="340" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A340" s="73"/>
+      <c r="B340" s="21"/>
+      <c r="C340" s="21"/>
+      <c r="D340" s="50"/>
+      <c r="E340" s="22"/>
+      <c r="F340" s="43"/>
+      <c r="G340" s="58"/>
+      <c r="H340" s="21"/>
+      <c r="I340" s="21"/>
+      <c r="J340" s="21"/>
+      <c r="K340" s="21"/>
+      <c r="L340" s="21"/>
+      <c r="M340" s="21"/>
+      <c r="N340" s="21"/>
+      <c r="O340" s="21"/>
+      <c r="P340" s="21"/>
+      <c r="Q340" s="21"/>
+      <c r="R340" s="21"/>
+      <c r="S340" s="21"/>
+      <c r="T340" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="H1:S1"/>
+    <mergeCell ref="H1:T1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
-  <conditionalFormatting sqref="H3:S345">
-    <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
+  <conditionalFormatting sqref="H3:T8 H9:K9 M9:T9 H10:T413">
+    <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>"Y"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="S247 H3:S246 H247:Q247 Q3:Q251 H248:S1048576" xr:uid="{E1F341CA-CD4B-4FC8-ADFA-934EC43B29C1}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T316 H316:R316 R236:R320 H3:T8 M9:T9 H9:K9 H317:T1048576 H10:T315" xr:uid="{E1F341CA-CD4B-4FC8-ADFA-934EC43B29C1}">
       <formula1>"Y, N"</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="15" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.23622047244094488" right="0.23622047244094488" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="18" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052EAE25CBE79A54DA0F40242789C38C1" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4ce0eb6c17ca6621bd080bff0196aef">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12412e80-e51c-4fd2-ba1c-0e03fc154abe" xmlns:ns3="f35bc5e8-afdd-450a-92f1-bc50bce6bfb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="918e43a0951a503844987ae2536f051e" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052EAE25CBE79A54DA0F40242789C38C1" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4919f6d79b9693e31ea9dcc1385b101b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12412e80-e51c-4fd2-ba1c-0e03fc154abe" xmlns:ns3="f35bc5e8-afdd-450a-92f1-bc50bce6bfb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3dba1238a89e61177566b18015fd6a9c" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12412e80-e51c-4fd2-ba1c-0e03fc154abe"/>
     <xsd:import namespace="f35bc5e8-afdd-450a-92f1-bc50bce6bfb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -10427,121 +13515,128 @@
 <file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A L 8 D A A B Q S w M E F A A C A A g A b W M m W j V G M S C m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 C i k o + S 6 M K N J C Y m x m 1 T K z R C M b R Y 7 u b C I 3 k F M Y q 6 c z l v 3 m L m f r 1 B 1 t d V c F G t 1 Y 1 J E c M U B c r I 5 q B N k a L O H c M Z y j h s h D y J Q g W D b G z S 2 0 O K S u f O C S H e e + x j 3 L Q F i S h l Z J + v t 7 J U t U A f W f + X Q 2 2 s E 0 Y q x G H 3 G s M j z O I J Z t M 5 p k B G C L k 2 X y E a 9 j 7 b H w j L r n J d q 7 g y 4 W o B Z I x A 3 h / 4 A 1 B L A w Q U A A I A C A B t Y y Z a D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A b W M m W k w v j i W 3 A A A A Q Q E A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A H W N v Q q D M B S F d 8 F 3 C O m i I I K z O I V u p Y t C B 3 G I 9 r a K m l u S S C 3 i u z c x U L D g X S 6 c n + 8 o a H S H g u T u J 6 n v + Z 5 q u Y Q 7 K X g 9 Q E I y M o D 2 P W I u x 0 k 2 Y J T z 3 M A Q s 0 l K E P q G s q 8 R + y B c y i s f I a O u S a u 1 Z C i 0 i V S R A 5 w o a 7 l 4 W v j n B d S Q t m h c S C 7 U A + X I c J h G Y U 0 V u L V o W a h T E x o R b R y i Y d b r G v 6 Y F 3 y D b L i y W G M d Y l X w t 7 9 n 2 2 6 8 s f Y 7 v t e J o 6 n 0 C 1 B L A Q I t A B Q A A g A I A G 1 j J l o 1 R j E g p g A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B t Y y Z a D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D y A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G 1 j J l p M L 4 4 l t w A A A E E B A A A T A A A A A A A A A A A A A A A A A O M B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A O c C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p Y I A A A A A A A A d A g A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 2 Z T J i N j Z h M y 1 k M z B h L T Q 2 M T Y t O G J i Y S 0 3 N j Z i M z Y w N z N m O G Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j U t M D E t M D Z U M T I 6 M j c 6 M T Y u M T c 2 N z M 0 M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U x L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M S 9 M b 3 d l c m N h c 2 V k J T I w V G V 4 d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D e L s D 4 F y V x Q o Z b C s y i 8 x A 1 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E G K Q A k K j M D 5 a a + C d P b / 1 N V X O z l 9 R H i 6 V q y 2 g 3 9 C I j N m A A A A A A 6 A A A A A A g A A I A A A A E Z Z p m R W 4 + P + M x o c Z j 3 0 E g 4 p x W z + h C m D h 7 u 2 E g h 3 C R d t U A A A A L 9 W W k d 9 v j i Z x l s 2 t 0 F g N e 4 w P m m 1 A Q d N n u j g A A l B T Y A c p v L H m m T N n C S F 9 x Z u A m i h y m I Q n B W / H R i p u s z 6 P G 1 L v 5 / I I B l T H n Z H k K U D 1 j 5 B E S Z W Q A A A A B z k b S h y d r p h g Y 4 Y + H t T T k r E Q J H D 5 6 f m c N x I l R Z s a S 6 d Q 9 e A X 6 T 7 B f D 2 B J V 8 Y Z 8 o Y E e s s Y O N h h G N o q p t R w S P p I I = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12412e80-e51c-4fd2-ba1c-0e03fc154abe">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EB17B5E-E870-4E56-8C10-96E4EA5B9FFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA5A9E44-01DF-40AC-99A9-9922B76F7FFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="12412e80-e51c-4fd2-ba1c-0e03fc154abe"/>
     <ds:schemaRef ds:uri="f35bc5e8-afdd-450a-92f1-bc50bce6bfb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60249804-5F92-4C3F-83BF-6E1954D3069E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCAF7491-96A2-4CC0-9E50-47723B7D4840}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="12412e80-e51c-4fd2-ba1c-0e03fc154abe"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f35bc5e8-afdd-450a-92f1-bc50bce6bfb1"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BACF086-65F9-4064-B0C3-0C346C44D76A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Policies, stragies and plans</vt:lpstr>
+      <vt:lpstr>'Policies, stragies and plans'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jemma Reddaway</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>